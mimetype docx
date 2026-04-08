--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -458,606 +458,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of &amp;lt;i&amp;gt;Lacticaseibacillus rhamnosus&amp;lt;/i&amp;gt; GG on the emulsion stability of raw milk</w:t>
+                <w:t xml:space="preserve">Preliminary study of new gallium-68 radiolabeled peptide targeting NRP-1 to detect brain metastases by positron emission tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
+                <w:t xml:space="preserve">Albert Moussaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Louvet</w:t>
+                <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Borges</w:t>
+                <w:t xml:space="preserve">Charlotte Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loubiana Cvetkovska-Ben Mohamed</w:t>
+                <w:t xml:space="preserve">Noémie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods10050991⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (23), pp.7273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26237273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214611v1</w:t>
+                <w:t xml:space="preserve">hal-03478676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of new gallium-68 radiolabeled peptide targeting NRP-1 to detect brain metastases by positron emission tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of &amp;lt;i&amp;gt;Lacticaseibacillus rhamnosus&amp;lt;/i&amp;gt; GG on the emulsion stability of raw milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Moussaron</w:t>
+                <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Collet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Pierson</w:t>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Thomas</w:t>
+                <w:t xml:space="preserve">Loubiana Cvetkovska-Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (23), pp.7273. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (5), pp.991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26237273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods10050991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478676v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesive Interactions Between Lactic Acid Bacteria and β-Lactoglobulin: Specificity and Impact on Bacterial Location in Whey Protein Isolate</w:t>
+                <w:t xml:space="preserve">In vitro and in vivo evaluation of an electrospun-aligned microfibrous implant for Annulus fibrosus repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Gomand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Borges</w:t>
+                <w:t xml:space="preserve">Maude Gluais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Guerin</w:t>
+                <w:t xml:space="preserve">Johann Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Francius</w:t>
+                <w:t xml:space="preserve">Marion Fusellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Decante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Moraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01512⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.81-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177524v1</w:t>
+                <w:t xml:space="preserve">inserm-02102713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo evaluation of an electrospun-aligned microfibrous implant for Annulus fibrosus repair</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adhesive Interactions Between Lactic Acid Bacteria and β-Lactoglobulin: Specificity and Impact on Bacterial Location in Whey Protein Isolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fusellier</w:t>
+                <w:t xml:space="preserve">Faustine Gomand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Decante</w:t>
+                <w:t xml:space="preserve">Justine Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Moraru</w:t>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 205, pp.81-93. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02102713v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New tools for non-invasive exploration of collagen network in cartilaginous tissue-engineered substitute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Henrionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1319,51 +1319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Hackbarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1721,51 +1721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Henrionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1841,51 +1841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and mechanical multi-scale characterization of white New-Zealand rabbit Achilles tendon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2159,51 +2159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2306,51 +2306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bastogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (12), pp.649-658. </w:t>
@@ -2426,51 +2426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghania Attik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2536,2058 +2536,2058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagenous extracellular matrix of cartilage submitted to mechanical forces studied by second harmonic generation microscopy.</w:t>
+                <w:t xml:space="preserve">Assessment of Erythromycin Toxicity on Activated Sludge via Batch Experiments and Microscopic Techniques (Epifluorescence and CLSM).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Werkmeister</w:t>
+                <w:t xml:space="preserve">Jean-Noël Jn Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia de Isla</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Yannick Heluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghania Attik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (11), pp.1787-1794, 1359-5113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558986v1</w:t>
+                <w:t xml:space="preserve">hal-00559006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Erythromycin Toxicity on Activated Sludge via Batch Experiments and Microscopic Techniques (Epifluorescence and CLSM).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Collagenous extracellular matrix of cartilage submitted to mechanical forces studied by second harmonic generation microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Werkmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia de Isla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (2), pp.302-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2009.00648.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559006v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anchoring secreted proteins in endoplasmic reticulum by plant oleosin: the example of vitamin B12 cellular sequestration by transcobalamin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation between in vivo pharmacokinetics, intratumoral distribution and photodynamic efficiency of liposomal mTHPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pons</w:t>
+                <w:t xml:space="preserve">Susanna Gräfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shyue-Fang Battaglia-Hsu</w:t>
+                <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Enrique Orozco-Barrios</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Celine Chery</w:t>
+                <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006325⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 134 (2), pp.118-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2008.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559010v1</w:t>
+                <w:t xml:space="preserve">hal-00338449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between in vivo pharmacokinetics, intratumoral distribution and photodynamic efficiency of liposomal mTHPC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dumas</w:t>
+                <w:t xml:space="preserve">Anchoring secreted proteins in endoplasmic reticulum by plant oleosin: the example of vitamin B12 cellular sequestration by transcobalamin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanna Gräfe</w:t>
+                <w:t xml:space="preserve">Shyue-Fang Battaglia-Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
+                <w:t xml:space="preserve">Carlos Enrique Orozco-Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guillemin</w:t>
+                <w:t xml:space="preserve">Sandrine Ortiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2008.11.016⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (7), pp.e6325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00338449v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of multimodal imaging in tissue engineering.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self assembling fibrillar networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/BME-2008-0548⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.1131-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b714375c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559018v1</w:t>
+                <w:t xml:space="preserve">hal-00245822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeta-potential and morphology of electrospun nano- and microfibers from biopolymers and their blends used as scaffolds in tissue engineering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédryck Vaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry G. Babak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Baros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Boulanouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mendeleev Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (1), pp.38-41. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mencom.2008.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00246551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self assembling fibrillar networks.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Hocquet</w:t>
+                <w:t xml:space="preserve">Photodynamic therapy with intratumoral administration of Lipid-Based mTHPC in a model of breast cancer recurrence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Kochetkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Viry-Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabethe Werkmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b714375c⟩</w:t>
+              <w:t xml:space="preserve">Lasers in Surgery and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (8), pp.543-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lsm.20662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00245822v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamic therapy with intratumoral administration of Lipid-Based mTHPC in a model of breast cancer recurrence.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Leroux</w:t>
+                <w:t xml:space="preserve">Interest of multimodal imaging in tissue engineering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Werkmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabethe Werkmeister</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lasers in Surgery and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 40 (8), pp.543-549. </w:t>
+              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (4-5), pp.329-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lsm.20662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/BME-2008-0548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559021v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between subcellular localisation of Foscan and caspase activation in photosensitised MCF-7 cells.</w:t>
+                <w:t xml:space="preserve">Metabolic profile of a Peptide-conjugated chlorin-type photosensitizer targeting neuropilin-1: an in vivo and in vitro study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Marchal</w:t>
+                <w:t xml:space="preserve">Loraine Tirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Noémie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dodeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 96 (6), pp.944-51. </w:t>
+              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (5), pp.806-813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6603631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1124/dmd.106.013763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559030v1</w:t>
+                <w:t xml:space="preserve">hal-00144759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic profile of a Peptide-conjugated chlorin-type photosensitizer targeting neuropilin-1: an in vivo and in vitro study.</w:t>
+                <w:t xml:space="preserve">The photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loraine Tirand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Thomas</w:t>
+                <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dodeller</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Lina Bezdetnaya-Bolotine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 308-309, pp.26-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144759v1</w:t>
+                <w:t xml:space="preserve">hal-00685469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The photodynamic therapy</w:t>
+                <w:t xml:space="preserve">Poly(styrenesulfonate)/poly(allylamine) multilayers: a route to favor endothelial cell growth on expanded poly(tetrafluoroethylene) vascular grafts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Frochot</w:t>
+                <w:t xml:space="preserve">Vanessa Moby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Bezdetnaya-Bolotine</w:t>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Brault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dumas</w:t>
+                <w:t xml:space="preserve">Jean-Claude Voegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (7), pp.2156-2160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm070348n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685469v1</w:t>
+                <w:t xml:space="preserve">inserm-00203470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(styrenesulfonate)/poly(allylamine) multilayers: a route to favor endothelial cell growth on expanded poly(tetrafluoroethylene) vascular grafts.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of incubation time and sensitizer localization on meta-tetra(hydroxyphenyl) chlorine (mTHPC) induced photoinactivation of cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+                <w:t xml:space="preserve">Siarhei Sasnouski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Voegel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Marchal</w:t>
+                <w:t xml:space="preserve">Emilie Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Zorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm070348n⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 168 (2), pp.209-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/0033-7587(2007)168[209:IOITAS]2.0.CO;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00203470v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of incubation time and sensitizer localization on meta-tetra(hydroxyphenyl) chlorine (mTHPC) induced photoinactivation of cells.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">La thérapie photodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya-Bolotine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La photochimie pour mieux vivre, 308-309, pp.26-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153827v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thérapie photodynamique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Gap junctional intercellular communication capacity by gap-FRAP technique: a comparative study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Abbaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean René Stines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (1), pp.50-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biot.200600092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355468v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gap junctional intercellular communication capacity by gap-FRAP technique: a comparative study.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between subcellular localisation of Foscan and caspase activation in photosensitised MCF-7 cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Blondel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Sophie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/biot.200600092⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 96 (6), pp.944-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6603631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00144753v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene transfer with HSP 70 in rat chondrocytes confers cytoprotection in vitro and during experimental osteoarthritis.</w:t>
               </w:r>
@@ -4625,51 +4625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Pinzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20 (1), pp.65-75. </w:t>
@@ -4759,51 +4759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vejux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Montange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Quantitative Cytology and Histology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28 (6), pp.316-30</w:t>
@@ -4826,380 +4826,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2-aminoglucosamide motif improves cellular uptake and photodynamic activity of tetraphenylporphyrin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New tool to monitor membrane potential by FRET Voltage Sensitive Dye (FRET-VSD) using Spectral and Fluorescence Lifetime Imaging Microscopy (FLIM). Interest in cell engineering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Di Stasio</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-F. Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (3), pp.293-302</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200179v1</w:t>
+                <w:t xml:space="preserve">hal-00559057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tool to monitor membrane potential by FRET Voltage Sensitive Dye (FRET-VSD) using Spectral and Fluorescence Lifetime Imaging Microscopy (FLIM). Interest in cell engineering.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Experimental comparison between autofluorescence spectra of constrained fresh and cryopreserved arteries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Goebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Didelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 33 (3), pp.293-302</w:t>
+              <w:t xml:space="preserve">, 2005, 33 (3), pp.235-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559057v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental comparison between autofluorescence spectra of constrained fresh and cryopreserved arteries.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endothelial cell--interactions with polyelectrolyte multilayer films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Choserot</w:t>
+                <w:t xml:space="preserve">Dominique Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pery</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Didelon</w:t>
+                <w:t xml:space="preserve">Pierre Schaaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (22), pp.4568-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2004.11.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559062v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7-Ketocholesterol favors lipid accumulation and colocalizes with Nile Red positive cytoplasmic structures formed during 7-ketocholesterol-induced apoptosis: analysis by flow cytometry, FRET biphoton spectral imaging microscopy, and subcellular fractionation.</w:t>
               </w:r>
@@ -5211,51 +5211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vejux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Bessède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5313,173 +5313,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial cell--interactions with polyelectrolyte multilayer films.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 2-aminoglucosamide motif improves cellular uptake and photodynamic activity of tetraphenylporphyrin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Muller</w:t>
+                <w:t xml:space="preserve">Benoit Di Stasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dumas</w:t>
+                <w:t xml:space="preserve">Pascale Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Schaaf</w:t>
+                <w:t xml:space="preserve">Jurriaan Zwier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 26 (22), pp.4568-75. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40, pp.1111-1122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2004.11.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2005.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559047v1</w:t>
+                <w:t xml:space="preserve">hal-00200179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRET multiphoton spectral imaging microscopy of 7-ketocholesterol and Nile Red in U937 monocytic cells loaded with 7-ketocholesterol.</w:t>
               </w:r>
@@ -5491,51 +5491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vejux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Montange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5741,51 +5741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5834,394 +5834,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of healthy and atherosclerotic human arteries.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct gene transfer into rat articular cartilage by in vivo electroporation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cournil-Henrionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter C.P.M. Blondel</w:t>
+                <w:t xml:space="preserve">Lluis M Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lehalle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biorheology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17 (8), pp.829-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.02-0518com⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559070v1</w:t>
+                <w:t xml:space="preserve">hal-00319726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct gene transfer into rat articular cartilage by in vivo electroporation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christel Cournil-Henrionnet</w:t>
+                <w:t xml:space="preserve">Spatial distribution of the beta2 integrin (CD11b/CD18) and L-selectin (CD62L) adherence receptors on human neutrophils by Conventional Optical Scanning Microscopy (COSM).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Latger-Cannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluis M Mir</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Danièle Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biorheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 40 (1-3), pp.167-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319726v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of the beta2 integrin (CD11b/CD18) and L-selectin (CD62L) adherence receptors on human neutrophils by Conventional Optical Scanning Microscopy (COSM).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheological properties of healthy and atherosclerotic human arteries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter C.P.M. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lehalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Latger-Cannard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Marie-Noëlle Lercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Bensoussan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danielle Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biorheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 40 (1-3), pp.167-72</w:t>
+              <w:t xml:space="preserve">, 2003, 40 (1-3), pp.369-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559076v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6278,51 +6278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Galizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibiana Riquelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Label-free Biomedical Imaging and Sensing (LBIS) 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.77, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6395,51 +6395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6619,51 +6619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative and non-invasive evaluation of the quality of collagen scaffold functionalized by human mesenchymal stem cells before graft in cartilage lesion = Évaluation innovante et non invasive de la qualité d’un biomatériau à base de collagène fonctionnalisé par des cellules souches mésenchymateuses humaines avant implantation dans une lésion cartilagineuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Henrionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6744,90 +6744,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A system-engineering model to analyze gap-FRAP in multicellular models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Tylcz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bastogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Symposium on Signals and Systems for Medical Applications, ISSSMA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
@@ -6895,51 +6895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6994,90 +6994,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System identification of the fluorescence recovery after photobleaching in gap junctional intracellular communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Tylcz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bastogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control, CDC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.CDROM</w:t>
@@ -7132,64 +7132,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Garrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Reshetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7244,90 +7244,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDT following fluorescence guided transurethral resection as a possible tool for reducing non-muscle invasive bladder cancer recurrence; a preclinical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Berrahmoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter de Witte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Photodynamic Association World Congress, IPA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Seattle, WA, United States. pp.CDROM</w:t>
@@ -7356,90 +7356,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of low-molecular-weight organogelators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7494,90 +7494,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intratumoral localization kinetics of Foslip® using two photon confocal microscopy: corelation with photodynamic efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Gräfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Septième colloque Diagnostic et imagerie optiques en médecine, OPTDIAG 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
@@ -7600,847 +7600,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamic therapy with intratumoral administration of lipid-based mTHPC in a model of breast cancer recurrence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Photodynamic therapy with intratumoral administration of lipid-based MTHPC in a model of breast cancer recurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzmitry Kachatkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabethe Werkmeiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Gräfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Conference of the European Platform for Photodynamic Medicine, EPPM-1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis in Clinical Practice, PDT 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Brixen, Italy. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323531v1</w:t>
+                <w:t xml:space="preserve">hal-00323525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamic therapy with intratumoral administration of lipid-based MTHPC in a model of breast cancer recurrence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Photodynamic therapy with intratumoral administration of lipid-based mTHPC in a model of breast cancer recurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzmitry Kachatkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabethe Werkmeiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Gräfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis in Clinical Practice, PDT 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Brixen, Italy. pp.CDROM</w:t>
+              <w:t xml:space="preserve">1st Conference of the European Platform for Photodynamic Medicine, EPPM-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323525v1</w:t>
+                <w:t xml:space="preserve">hal-00323531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la cinétique de localisation intra-tumoral du Foslip® par microscopie confocale multiphoton : corrélation avec l'efficacité du traitement photodynamique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal imaging to study the diffusion of a photosensitizer into tumoral tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabethe Werkmeiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Viry-Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée scientifique médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Nancy, France</w:t>
+              <w:t xml:space="preserve">1er Forum du Cancéropôle du Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Vittel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194118v1</w:t>
+                <w:t xml:space="preserve">hal-00194215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal microscopy observation of CHO cells cultivated in presence of fluorescence-labelled rapeseed peptides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Mécanismes de mort cellulaire induits par la photosensibilisation de cellules d'adénocarcinome mammaire humain MCF-7 par le FoscanÒ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annie Marc</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Meeting of the European Society for Animal Cell Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">1er Forum du Cancéropôle du Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Vittel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371532v1</w:t>
+                <w:t xml:space="preserve">hal-00194113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de mort cellulaire induits par la photosensibilisation de cellules d'adénocarcinome mammaire humain MCF-7 par le FoscanÒ</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Etude de la cinétique de localisation intra-tumoral du Foslip® par microscopie confocale multiphoton : corrélation avec l'efficacité du traitement photodynamique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Forum du Cancéropôle du Grand-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Vittel, France</w:t>
+              <w:t xml:space="preserve">3ème journée scientifique médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194113v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal imaging to study the diffusion of a photosensitizer into tumoral tissue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confocal microscopy observation of CHO cells cultivated in presence of fluorescence-labelled rapeseed peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kastner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Marc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Forum du Cancéropôle du Grand-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Vittel, France</w:t>
+              <w:t xml:space="preserve">20th Meeting of the European Society for Animal Cell Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194215v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gap-FRAP technique applied on spheroid three-dimensional model with the confocal scanning laser microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Gap Junction Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Elsinore, Denmark. pp.CDROM</w:t>
@@ -8463,342 +8463,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie multimodale appliquée à l'étude de la vascularisation et la diffusion de photosensibilisant en PDT</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+                <w:t xml:space="preserve">Targeted photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Tirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dumas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noémie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès annuel de l'Association Française de Cytométrie, CYTOMETRIE'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Bruges, Belgique</w:t>
+              <w:t xml:space="preserve">XXI IUPAC Symposium on Photochemistry, Kyoto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120746v1</w:t>
+                <w:t xml:space="preserve">hal-00121037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted photodynamic therapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imagerie multimodale appliquée à l'étude de la vascularisation et la diffusion de photosensibilisant en PDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabethe Werkmeiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI IUPAC Symposium on Photochemistry, Kyoto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">11e Congrès annuel de l'Association Française de Cytométrie, CYTOMETRIE'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Bruges, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00121037v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular localization and in vitro stability of a photosensitizer conjugated to the NRP-1 receptor-binding ATWLPPR peptide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Tirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dodeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bastogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8924,51 +8924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goldstein, Walter E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutical Accumulation in the Environment: Prevention, Control, Health Effects, and Economic Impact</w:t>
@@ -9027,64 +9027,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dd Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibiana Riquelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Werkmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9158,51 +9158,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés rhéologiques et perméabilité à l'oxygène des milieux biologiques : diffusion de l'oxygène des érythrocytes aux tissus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Henri Poincaré - Nancy 1, 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1997NAN19010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9319,51 +9319,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="483D96FC"/>
+    <w:nsid w:val="2659D04A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9550,51 +9550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2786-9633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159185599" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634070v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mouginot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/itt.s458278" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03753092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fayon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Helle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.884069" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiana Cvetkovska-Ben Mohamed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050991" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Moussaron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Collet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237273" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Gomand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guerin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01512" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gluais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Clouet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Decante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Moraru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.03.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-171645" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yun Ji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian-Fang Feng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai-Liang Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Hu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15074" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5ZVCFXPB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Hackbarth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5pp00274e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dryck Vaquette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiude Wu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr2010167" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hoffmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Moes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dieterle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Neumann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.134536" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01464671v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Flausse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.34629" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-921GP1F0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865190v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab Tehrany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.05.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZM75MSQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bantsimba-Malanda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cottet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dd Dumas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2013.06.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MBFSX1N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadzim Reshetov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Lassalle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S51002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Mriouah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2012.08.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G4B8C8Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776861v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Louvet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Attik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.02.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTZCL3SD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia de Isla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00648.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HNHPXL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jn Louvet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Heluin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559010v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pons" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyue-Fang Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Enrique Orozco-Barrios" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ortiou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chery" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006325" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338449v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Gr&#228;fe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange d'Hallewin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2008.11.016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG0H4ZR2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559018v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2008-0548" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246551v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry G. Babak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boulanouar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mencom.2008.01.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMK65TXD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245822v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Nghi Pham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714375c" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8C80RB95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559021v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kochetkov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Viry-Babel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabethe Werkmeister" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lsm.20662" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6603631" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144759v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Tirand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dodeller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.106.013763" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685469v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya-Bolotine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00203470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Moby" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Voegel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm070348n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siarhei Sasnouski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zorin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/0033-7587(2007)168[209:IOITAS]2.0.CO;2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355468v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144753v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Abbaci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Stines" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Blondel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200600092" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XH8M5GZC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319685v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grossin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil-Henrionnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gaborit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.04-2889com" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559053v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Kahn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200179v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Di Stasio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan Zwier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2005.04.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3452BR8B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559057v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Stoltz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559062v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choserot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Goebel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Didelon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559063v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Bess&#232;de" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20124" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559047v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Muller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vautier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2004.11.036" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6FM4J4X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559065v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558940v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique. Dumas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaborit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grossin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riquelme" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gigant-Huselstein" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559067v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559070v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C.P.M. Blondel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lehalle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lercher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bensoussan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319726v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M Mir" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Liagre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.02-0518com" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559076v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Latger-Cannard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bensoussan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02500626v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Toderi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Galizzi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Riquelme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543073" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03628158v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauthier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Carvalho" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613231v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Cauchois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Demeurie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thomann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532122v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hupont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Werkmeister" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hentsh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920143v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tylcz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874927v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877361v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544263v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Reshetov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379276v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Berrahmoune" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Witte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371531v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379285v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323531v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Kachatkou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabethe Werkmeiser" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323525v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194118v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371532v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kastner" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194113v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194215v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199899v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120746v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121037v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gravier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121030v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276650v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559042v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748600v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN19010" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2786-9633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159185599" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634070v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mouginot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/itt.s458278" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03753092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fayon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Helle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.884069" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Moussaron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Collet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237273" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214611v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiana Cvetkovska-Ben Mohamed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050991" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gluais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Clouet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Decante" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Moraru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.03.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Gomand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guerin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01512" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-171645" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yun Ji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian-Fang Feng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai-Liang Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Hu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15074" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5ZVCFXPB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Hackbarth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5pp00274e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dryck Vaquette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiude Wu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr2010167" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hoffmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Moes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dieterle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Neumann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.134536" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01464671v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Flausse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.34629" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-921GP1F0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865190v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab Tehrany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.05.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZM75MSQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bantsimba-Malanda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cottet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dd Dumas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2013.06.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MBFSX1N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadzim Reshetov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Lassalle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S51002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Mriouah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2012.08.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G4B8C8Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776861v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Louvet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Attik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.02.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTZCL3SD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jn Louvet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Heluin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558986v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia de Isla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00648.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HNHPXL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338449v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Gr&#228;fe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange d'Hallewin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2008.11.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG0H4ZR2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pons" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyue-Fang Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Enrique Orozco-Barrios" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ortiou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chery" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006325" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245822v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Nghi Pham" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714375c" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8C80RB95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246551v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry G. Babak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baros" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boulanouar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mencom.2008.01.015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMK65TXD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559021v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kochetkov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Viry-Babel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabethe Werkmeister" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lsm.20662" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559018v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2008-0548" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144759v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Tirand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dodeller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.106.013763" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685469v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya-Bolotine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00203470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Moby" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Voegel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm070348n" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153827v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siarhei Sasnouski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zorin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/0033-7587(2007)168[209:IOITAS]2.0.CO;2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355468v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144753v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Abbaci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Stines" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Blondel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200600092" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XH8M5GZC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559030v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6603631" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319685v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grossin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil-Henrionnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gaborit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.04-2889com" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559053v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Kahn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559057v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Stoltz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559062v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choserot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Goebel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Didelon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559047v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Muller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vautier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2004.11.036" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6FM4J4X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559063v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Bess&#232;de" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20124" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200179v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Di Stasio" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan Zwier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2005.04.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3452BR8B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559065v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558940v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique. Dumas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaborit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grossin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riquelme" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gigant-Huselstein" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559067v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319726v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M Mir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Liagre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.02-0518com" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559076v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Latger-Cannard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bensoussan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559070v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C.P.M. Blondel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lehalle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lercher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bensoussan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02500626v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Toderi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Galizzi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Riquelme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543073" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03628158v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauthier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Carvalho" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613231v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Cauchois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Demeurie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thomann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532122v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hupont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Werkmeister" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hentsh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920143v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tylcz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874927v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877361v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544263v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Reshetov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379276v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Berrahmoune" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Witte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371531v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379285v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323525v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Kachatkou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabethe Werkmeiser" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323531v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194215v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194113v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194118v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371532v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kastner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199899v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121037v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gravier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120746v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121030v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276650v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559042v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748600v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN19010" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>