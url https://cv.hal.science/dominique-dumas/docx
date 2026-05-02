--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -458,606 +458,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of new gallium-68 radiolabeled peptide targeting NRP-1 to detect brain metastases by positron emission tomography</w:t>
+                <w:t xml:space="preserve">Impact of &amp;lt;i&amp;gt;Lacticaseibacillus rhamnosus&amp;lt;/i&amp;gt; GG on the emulsion stability of raw milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Moussaron</w:t>
+                <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
+                <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Collet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Pierson</w:t>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Thomas</w:t>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubiana Cvetkovska-Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26237273⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (5), pp.991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10050991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478676v1</w:t>
+                <w:t xml:space="preserve">hal-03214611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of &amp;lt;i&amp;gt;Lacticaseibacillus rhamnosus&amp;lt;/i&amp;gt; GG on the emulsion stability of raw milk</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary study of new gallium-68 radiolabeled peptide targeting NRP-1 to detect brain metastases by positron emission tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Louvet</w:t>
+                <w:t xml:space="preserve">Albert Moussaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Borges</w:t>
+                <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dumas</w:t>
+                <w:t xml:space="preserve">Charlotte Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubiana Cvetkovska-Ben Mohamed</w:t>
+                <w:t xml:space="preserve">Noémie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (5), pp.991. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (23), pp.7273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods10050991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26237273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214611v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo evaluation of an electrospun-aligned microfibrous implant for Annulus fibrosus repair</w:t>
+                <w:t xml:space="preserve">Adhesive Interactions Between Lactic Acid Bacteria and β-Lactoglobulin: Specificity and Impact on Bacterial Location in Whey Protein Isolate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Gluais</w:t>
+                <w:t xml:space="preserve">Faustine Gomand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Clouet</w:t>
+                <w:t xml:space="preserve">Justine Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fusellier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Constantin Moraru</w:t>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.03.010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02102713v1</w:t>
+                <w:t xml:space="preserve">hal-02177524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesive Interactions Between Lactic Acid Bacteria and β-Lactoglobulin: Specificity and Impact on Bacterial Location in Whey Protein Isolate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro and in vivo evaluation of an electrospun-aligned microfibrous implant for Annulus fibrosus repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Gluais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Gomand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Borges</w:t>
+                <w:t xml:space="preserve">Marion Fusellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Guerin</w:t>
+                <w:t xml:space="preserve">Cyrille Decante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Francius</w:t>
+                <w:t xml:space="preserve">Constantin Moraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1512. </w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.81-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177524v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02102713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New tools for non-invasive exploration of collagen network in cartilaginous tissue-engineered substitute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Henrionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1319,51 +1319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Hackbarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1721,51 +1721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Henrionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1841,51 +1841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and mechanical multi-scale characterization of white New-Zealand rabbit Achilles tendon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2159,51 +2159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2306,51 +2306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bastogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (12), pp.649-658. </w:t>
@@ -2426,51 +2426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghania Attik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2536,1346 +2536,1342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Erythromycin Toxicity on Activated Sludge via Batch Experiments and Microscopic Techniques (Epifluorescence and CLSM).</w:t>
+                <w:t xml:space="preserve">Collagenous extracellular matrix of cartilage submitted to mechanical forces studied by second harmonic generation microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Jn Louvet</w:t>
+                <w:t xml:space="preserve">Elisabeth Werkmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Heluin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Natalia de Isla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (2), pp.302-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2009.00648.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559006v1</w:t>
+                <w:t xml:space="preserve">hal-00558986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagenous extracellular matrix of cartilage submitted to mechanical forces studied by second harmonic generation microscopy.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Assessment of Erythromycin Toxicity on Activated Sludge via Batch Experiments and Microscopic Techniques (Epifluorescence and CLSM).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jn Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Heluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghania Attik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (11), pp.1787-1794, 1359-5113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00558986v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between in vivo pharmacokinetics, intratumoral distribution and photodynamic efficiency of liposomal mTHPC</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anchoring secreted proteins in endoplasmic reticulum by plant oleosin: the example of vitamin B12 cellular sequestration by transcobalamin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanna Gräfe</w:t>
+                <w:t xml:space="preserve">Laurent Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
+                <w:t xml:space="preserve">Shyue-Fang Battaglia-Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guillemin</w:t>
+                <w:t xml:space="preserve">Carlos Enrique Orozco-Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ortiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2008.11.016⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (7), pp.e6325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00338449v1</w:t>
+                <w:t xml:space="preserve">hal-00559010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anchoring secreted proteins in endoplasmic reticulum by plant oleosin: the example of vitamin B12 cellular sequestration by transcobalamin.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pons</w:t>
+                <w:t xml:space="preserve">Correlation between in vivo pharmacokinetics, intratumoral distribution and photodynamic efficiency of liposomal mTHPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shyue-Fang Battaglia-Hsu</w:t>
+                <w:t xml:space="preserve">Susanna Gräfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Enrique Orozco-Barrios</w:t>
+                <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ortiou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celine Chery</w:t>
+                <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 134 (2), pp.118-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2008.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006325⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00559010v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self assembling fibrillar networks.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interest of multimodal imaging in tissue engineering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Werkmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia de Isla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b714375c⟩</w:t>
+              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (4-5), pp.329-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/BME-2008-0548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00245822v1</w:t>
+                <w:t xml:space="preserve">hal-00559018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeta-potential and morphology of electrospun nano- and microfibers from biopolymers and their blends used as scaffolds in tissue engineering.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self assembling fibrillar networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mendeleev Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mencom.2008.01.015⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.1131-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b714375c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00246551v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00245822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamic therapy with intratumoral administration of Lipid-Based mTHPC in a model of breast cancer recurrence.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabethe Werkmeister</w:t>
+                <w:t xml:space="preserve">Zeta-potential and morphology of electrospun nano- and microfibers from biopolymers and their blends used as scaffolds in tissue engineering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédryck Vaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry G. Babak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Baros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Boulanouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lasers in Surgery and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lsm.20662⟩</w:t>
+              <w:t xml:space="preserve">Mendeleev Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (1), pp.38-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mencom.2008.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559021v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00246551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of multimodal imaging in tissue engineering.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Natalia de Isla</w:t>
+                <w:t xml:space="preserve">Photodynamic therapy with intratumoral administration of Lipid-Based mTHPC in a model of breast cancer recurrence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Kochetkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Viry-Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Marchal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabethe Werkmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 18 (4-5), pp.329-33. </w:t>
+              <w:t xml:space="preserve">Lasers in Surgery and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (8), pp.543-549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/BME-2008-0548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lsm.20662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559018v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic profile of a Peptide-conjugated chlorin-type photosensitizer targeting neuropilin-1: an in vivo and in vitro study.</w:t>
+                <w:t xml:space="preserve">Relationship between subcellular localisation of Foscan and caspase activation in photosensitised MCF-7 cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loraine Tirand</w:t>
+                <w:t xml:space="preserve">Sophie Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Thomas</w:t>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dodeller</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 35 (5), pp.806-813. </w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 96 (6), pp.944-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1124/dmd.106.013763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6603631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144759v1</w:t>
+                <w:t xml:space="preserve">hal-00559030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya-Bolotine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 308-309, pp.26-34</w:t>
@@ -3898,696 +3894,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(styrenesulfonate)/poly(allylamine) multilayers: a route to favor endothelial cell growth on expanded poly(tetrafluoroethylene) vascular grafts.</w:t>
+                <w:t xml:space="preserve">Metabolic profile of a Peptide-conjugated chlorin-type photosensitizer targeting neuropilin-1: an in vivo and in vitro study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Moby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Boura</w:t>
+                <w:t xml:space="preserve">Loraine Tirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Marchal</w:t>
+                <w:t xml:space="preserve">Marc Dodeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm070348n⟩</w:t>
+              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (5), pp.806-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/dmd.106.013763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00203470v1</w:t>
+                <w:t xml:space="preserve">hal-00144759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of incubation time and sensitizer localization on meta-tetra(hydroxyphenyl) chlorine (mTHPC) induced photoinactivation of cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poly(styrenesulfonate)/poly(allylamine) multilayers: a route to favor endothelial cell growth on expanded poly(tetrafluoroethylene) vascular grafts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Moby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siarhei Sasnouski</w:t>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
+                <w:t xml:space="preserve">Jean-Claude Voegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1667/0033-7587(2007)168[209:IOITAS]2.0.CO;2⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (7), pp.2156-2160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm070348n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153827v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00203470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thérapie photodynamique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Influence of incubation time and sensitizer localization on meta-tetra(hydroxyphenyl) chlorine (mTHPC) induced photoinactivation of cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siarhei Sasnouski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Zorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 168 (2), pp.209-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/0033-7587(2007)168[209:IOITAS]2.0.CO;2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355468v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gap junctional intercellular communication capacity by gap-FRAP technique: a comparative study.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La thérapie photodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya-Bolotine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La photochimie pour mieux vivre, 308-309, pp.26-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00144753v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between subcellular localisation of Foscan and caspase activation in photosensitised MCF-7 cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gap junctional intercellular communication capacity by gap-FRAP technique: a comparative study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Abbaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean René Stines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Marchal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Walter Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (1), pp.50-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biot.200600092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6603631⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00559030v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene transfer with HSP 70 in rat chondrocytes confers cytoprotection in vitro and during experimental osteoarthritis.</w:t>
               </w:r>
@@ -4625,51 +4625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Pinzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20 (1), pp.65-75. </w:t>
@@ -4759,51 +4759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vejux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Montange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Quantitative Cytology and Histology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28 (6), pp.316-30</w:t>
@@ -4826,660 +4826,660 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tool to monitor membrane potential by FRET Voltage Sensitive Dye (FRET-VSD) using Spectral and Fluorescence Lifetime Imaging Microscopy (FLIM). Interest in cell engineering.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The 2-aminoglucosamide motif improves cellular uptake and photodynamic activity of tetraphenylporphyrin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Di Stasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurriaan Zwier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40, pp.1111-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2005.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559057v1</w:t>
+                <w:t xml:space="preserve">hal-00200179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental comparison between autofluorescence spectra of constrained fresh and cryopreserved arteries.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">New tool to monitor membrane potential by FRET Voltage Sensitive Dye (FRET-VSD) using Spectral and Fluorescence Lifetime Imaging Microscopy (FLIM). Interest in cell engineering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 33 (3), pp.235-42</w:t>
+              <w:t xml:space="preserve">, 2005, 33 (3), pp.293-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559062v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial cell--interactions with polyelectrolyte multilayer films.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental comparison between autofluorescence spectra of constrained fresh and cryopreserved arteries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vautier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Christophe Choserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Goebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Schaaf</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (3), pp.235-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00559047v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7-Ketocholesterol favors lipid accumulation and colocalizes with Nile Red positive cytoplasmic structures formed during 7-ketocholesterol-induced apoptosis: analysis by flow cytometry, FRET biphoton spectral imaging microscopy, and subcellular fractionation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Endothelial cell--interactions with polyelectrolyte multilayer films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Ménétrier</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schaaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.20124⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (22), pp.4568-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2004.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559063v1</w:t>
+                <w:t xml:space="preserve">hal-00559047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2-aminoglucosamide motif improves cellular uptake and photodynamic activity of tetraphenylporphyrin.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">7-Ketocholesterol favors lipid accumulation and colocalizes with Nile Red positive cytoplasmic structures formed during 7-ketocholesterol-induced apoptosis: analysis by flow cytometry, FRET biphoton spectral imaging microscopy, and subcellular fractionation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vejux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jurriaan Zwier</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Bessède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2005.04.007⟩</w:t>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 64 (2), pp.87-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.20124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00200179v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRET multiphoton spectral imaging microscopy of 7-ketocholesterol and Nile Red in U937 monocytic cells loaded with 7-ketocholesterol.</w:t>
               </w:r>
@@ -5491,51 +5491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vejux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Montange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5741,51 +5741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5834,394 +5834,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct gene transfer into rat articular cartilage by in vivo electroporation.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheological properties of healthy and atherosclerotic human arteries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluis M Mir</w:t>
+                <w:t xml:space="preserve">Walter C.P.M. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Liagre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Bertrand Lehalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Lercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biorheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 40 (1-3), pp.369-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319726v1</w:t>
+                <w:t xml:space="preserve">hal-00559070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of the beta2 integrin (CD11b/CD18) and L-selectin (CD62L) adherence receptors on human neutrophils by Conventional Optical Scanning Microscopy (COSM).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Direct gene transfer into rat articular cartilage by in vivo electroporation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cournil-Henrionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis M Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biorheology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17 (8), pp.829-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.02-0518com⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559076v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of healthy and atherosclerotic human arteries.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial distribution of the beta2 integrin (CD11b/CD18) and L-selectin (CD62L) adherence receptors on human neutrophils by Conventional Optical Scanning Microscopy (COSM).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Lercher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Véronique Latger-Cannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Bensoussan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Danièle Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biorheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 40 (1-3), pp.369-76</w:t>
+              <w:t xml:space="preserve">, 2003, 40 (1-3), pp.167-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559070v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6278,51 +6278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Galizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibiana Riquelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Label-free Biomedical Imaging and Sensing (LBIS) 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.77, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6395,51 +6395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6619,51 +6619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative and non-invasive evaluation of the quality of collagen scaffold functionalized by human mesenchymal stem cells before graft in cartilage lesion = Évaluation innovante et non invasive de la qualité d’un biomatériau à base de collagène fonctionnalisé par des cellules souches mésenchymateuses humaines avant implantation dans une lésion cartilagineuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Henrionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6744,90 +6744,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A system-engineering model to analyze gap-FRAP in multicellular models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Tylcz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bastogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Symposium on Signals and Systems for Medical Applications, ISSSMA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
@@ -6895,51 +6895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6994,90 +6994,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System identification of the fluorescence recovery after photobleaching in gap junctional intracellular communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Tylcz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bastogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control, CDC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.CDROM</w:t>
@@ -7132,64 +7132,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Garrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Reshetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7244,90 +7244,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDT following fluorescence guided transurethral resection as a possible tool for reducing non-muscle invasive bladder cancer recurrence; a preclinical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Berrahmoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter de Witte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Photodynamic Association World Congress, IPA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Seattle, WA, United States. pp.CDROM</w:t>
@@ -7356,90 +7356,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of low-molecular-weight organogelators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7494,90 +7494,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intratumoral localization kinetics of Foslip® using two photon confocal microscopy: corelation with photodynamic efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Gräfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Septième colloque Diagnostic et imagerie optiques en médecine, OPTDIAG 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
@@ -7600,847 +7600,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamic therapy with intratumoral administration of lipid-based MTHPC in a model of breast cancer recurrence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Photodynamic therapy with intratumoral administration of lipid-based mTHPC in a model of breast cancer recurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzmitry Kachatkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabethe Werkmeiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Gräfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis in Clinical Practice, PDT 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Brixen, Italy. pp.CDROM</w:t>
+              <w:t xml:space="preserve">1st Conference of the European Platform for Photodynamic Medicine, EPPM-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323525v1</w:t>
+                <w:t xml:space="preserve">hal-00323531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamic therapy with intratumoral administration of lipid-based mTHPC in a model of breast cancer recurrence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Photodynamic therapy with intratumoral administration of lipid-based MTHPC in a model of breast cancer recurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzmitry Kachatkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabethe Werkmeiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Gräfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Conference of the European Platform for Photodynamic Medicine, EPPM-1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis in Clinical Practice, PDT 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Brixen, Italy. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323531v1</w:t>
+                <w:t xml:space="preserve">hal-00323525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal imaging to study the diffusion of a photosensitizer into tumoral tissue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mécanismes de mort cellulaire induits par la photosensibilisation de cellules d'adénocarcinome mammaire humain MCF-7 par le FoscanÒ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Forum du Cancéropôle du Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Vittel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194215v1</w:t>
+                <w:t xml:space="preserve">hal-00194113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de mort cellulaire induits par la photosensibilisation de cellules d'adénocarcinome mammaire humain MCF-7 par le FoscanÒ</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multimodal imaging to study the diffusion of a photosensitizer into tumoral tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabethe Werkmeiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Viry-Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Forum du Cancéropôle du Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Vittel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194113v1</w:t>
+                <w:t xml:space="preserve">hal-00194215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la cinétique de localisation intra-tumoral du Foslip® par microscopie confocale multiphoton : corrélation avec l'efficacité du traitement photodynamique.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Confocal microscopy observation of CHO cells cultivated in presence of fluorescence-labelled rapeseed peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kastner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée scientifique médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Nancy, France</w:t>
+              <w:t xml:space="preserve">20th Meeting of the European Society for Animal Cell Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194118v1</w:t>
+                <w:t xml:space="preserve">hal-00371532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal microscopy observation of CHO cells cultivated in presence of fluorescence-labelled rapeseed peptides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Etude de la cinétique de localisation intra-tumoral du Foslip® par microscopie confocale multiphoton : corrélation avec l'efficacité du traitement photodynamique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annie Marc</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Meeting of the European Society for Animal Cell Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">3ème journée scientifique médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371532v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gap-FRAP technique applied on spheroid three-dimensional model with the confocal scanning laser microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Gap Junction Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Elsinore, Denmark. pp.CDROM</w:t>
@@ -8469,103 +8469,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Tirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI IUPAC Symposium on Photochemistry, Kyoto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Kyoto, Japan</w:t>
@@ -8607,90 +8607,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie multimodale appliquée à l'étude de la vascularisation et la diffusion de photosensibilisant en PDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabethe Werkmeiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès annuel de l'Association Française de Cytométrie, CYTOMETRIE'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Bruges, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8715,90 +8715,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular localization and in vitro stability of a photosensitizer conjugated to the NRP-1 receptor-binding ATWLPPR peptide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Tirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dodeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bastogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8924,51 +8924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goldstein, Walter E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutical Accumulation in the Environment: Prevention, Control, Health Effects, and Economic Impact</w:t>
@@ -9027,64 +9027,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dd Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibiana Riquelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Werkmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9158,51 +9158,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés rhéologiques et perméabilité à l'oxygène des milieux biologiques : diffusion de l'oxygène des érythrocytes aux tissus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Henri Poincaré - Nancy 1, 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1997NAN19010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9319,51 +9319,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2659D04A"/>
+    <w:nsid w:val="83C7371B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9550,51 +9550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2786-9633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159185599" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634070v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mouginot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/itt.s458278" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03753092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fayon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Helle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.884069" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Moussaron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Collet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237273" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214611v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiana Cvetkovska-Ben Mohamed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050991" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gluais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Clouet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Decante" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Moraru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.03.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Gomand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guerin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01512" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-171645" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yun Ji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian-Fang Feng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai-Liang Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Hu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15074" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5ZVCFXPB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Hackbarth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5pp00274e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dryck Vaquette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiude Wu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr2010167" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hoffmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Moes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dieterle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Neumann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.134536" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01464671v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Flausse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.34629" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-921GP1F0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865190v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab Tehrany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.05.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZM75MSQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bantsimba-Malanda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cottet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dd Dumas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2013.06.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MBFSX1N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadzim Reshetov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Lassalle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S51002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Mriouah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2012.08.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G4B8C8Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776861v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Louvet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Attik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.02.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTZCL3SD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jn Louvet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Heluin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558986v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia de Isla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00648.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HNHPXL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338449v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Gr&#228;fe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange d'Hallewin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2008.11.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG0H4ZR2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pons" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyue-Fang Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Enrique Orozco-Barrios" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ortiou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chery" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006325" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245822v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Nghi Pham" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714375c" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8C80RB95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246551v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry G. Babak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baros" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boulanouar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mencom.2008.01.015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMK65TXD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559021v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kochetkov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Viry-Babel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabethe Werkmeister" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lsm.20662" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559018v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2008-0548" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144759v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Tirand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dodeller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.106.013763" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685469v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya-Bolotine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00203470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Moby" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Voegel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm070348n" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153827v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siarhei Sasnouski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zorin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/0033-7587(2007)168[209:IOITAS]2.0.CO;2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355468v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144753v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Abbaci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Stines" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Blondel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200600092" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XH8M5GZC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559030v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6603631" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319685v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grossin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil-Henrionnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gaborit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.04-2889com" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559053v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Kahn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559057v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Stoltz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559062v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choserot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Goebel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Didelon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559047v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Muller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vautier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2004.11.036" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6FM4J4X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559063v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Bess&#232;de" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20124" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200179v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Di Stasio" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan Zwier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2005.04.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3452BR8B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559065v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558940v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique. Dumas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaborit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grossin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riquelme" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gigant-Huselstein" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559067v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319726v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M Mir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Liagre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.02-0518com" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559076v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Latger-Cannard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bensoussan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559070v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C.P.M. Blondel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lehalle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lercher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bensoussan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02500626v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Toderi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Galizzi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Riquelme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543073" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03628158v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauthier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Carvalho" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613231v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Cauchois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Demeurie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thomann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532122v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hupont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Werkmeister" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hentsh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920143v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tylcz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874927v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877361v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544263v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Reshetov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379276v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Berrahmoune" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Witte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371531v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379285v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323525v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Kachatkou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabethe Werkmeiser" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323531v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194215v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194113v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194118v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371532v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kastner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199899v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121037v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gravier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120746v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121030v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276650v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559042v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748600v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN19010" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2786-9633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159185599" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634070v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mouginot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/itt.s458278" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03753092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fayon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Helle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.884069" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiana Cvetkovska-Ben Mohamed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050991" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Moussaron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Collet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237273" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Gomand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guerin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01512" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gluais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Clouet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Decante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Moraru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.03.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-171645" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yun Ji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian-Fang Feng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai-Liang Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Hu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15074" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5ZVCFXPB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Hackbarth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5pp00274e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dryck Vaquette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiude Wu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr2010167" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hoffmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Moes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dieterle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Neumann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.134536" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01464671v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Flausse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.34629" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-921GP1F0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865190v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab Tehrany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.05.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZM75MSQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bantsimba-Malanda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cottet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dd Dumas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2013.06.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MBFSX1N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadzim Reshetov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Lassalle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S51002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Mriouah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2012.08.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G4B8C8Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776861v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Louvet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Attik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.02.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTZCL3SD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia de Isla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00648.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HNHPXL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jn Louvet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Heluin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559010v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pons" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyue-Fang Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Enrique Orozco-Barrios" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ortiou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chery" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006325" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338449v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Gr&#228;fe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange d'Hallewin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2008.11.016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG0H4ZR2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559018v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2008-0548" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Nghi Pham" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714375c" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8C80RB95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246551v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry G. Babak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baros" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boulanouar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mencom.2008.01.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMK65TXD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559021v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kochetkov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Viry-Babel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabethe Werkmeister" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lsm.20662" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6603631" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685469v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya-Bolotine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144759v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Tirand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dodeller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.106.013763" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00203470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Moby" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Voegel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm070348n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siarhei Sasnouski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zorin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/0033-7587(2007)168[209:IOITAS]2.0.CO;2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355468v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144753v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Abbaci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Stines" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Blondel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200600092" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XH8M5GZC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319685v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grossin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil-Henrionnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gaborit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.04-2889com" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559053v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Kahn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200179v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Di Stasio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan Zwier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2005.04.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3452BR8B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559057v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Stoltz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559062v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choserot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Goebel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Didelon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559047v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Muller" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vautier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2004.11.036" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6FM4J4X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559063v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Bess&#232;de" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20124" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559065v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558940v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique. Dumas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaborit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grossin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riquelme" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gigant-Huselstein" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559067v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559070v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C.P.M. Blondel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lehalle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lercher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bensoussan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319726v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M Mir" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Liagre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.02-0518com" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559076v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Latger-Cannard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bensoussan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02500626v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Toderi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Galizzi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Riquelme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543073" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03628158v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauthier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Carvalho" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613231v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Cauchois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Demeurie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thomann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532122v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hupont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Werkmeister" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hentsh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920143v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tylcz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874927v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877361v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544263v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Reshetov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379276v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Berrahmoune" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Witte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371531v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379285v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323531v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Kachatkou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabethe Werkmeiser" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323525v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194113v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194215v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371532v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kastner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194118v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199899v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121037v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gravier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120746v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121030v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276650v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559042v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748600v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN19010" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>