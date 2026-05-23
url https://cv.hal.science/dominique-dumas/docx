--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -458,606 +458,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of &amp;lt;i&amp;gt;Lacticaseibacillus rhamnosus&amp;lt;/i&amp;gt; GG on the emulsion stability of raw milk</w:t>
+                <w:t xml:space="preserve">Preliminary study of new gallium-68 radiolabeled peptide targeting NRP-1 to detect brain metastases by positron emission tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
+                <w:t xml:space="preserve">Albert Moussaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Louvet</w:t>
+                <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Borges</w:t>
+                <w:t xml:space="preserve">Charlotte Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loubiana Cvetkovska-Ben Mohamed</w:t>
+                <w:t xml:space="preserve">Noémie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods10050991⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (23), pp.7273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26237273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214611v1</w:t>
+                <w:t xml:space="preserve">hal-03478676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of new gallium-68 radiolabeled peptide targeting NRP-1 to detect brain metastases by positron emission tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of &amp;lt;i&amp;gt;Lacticaseibacillus rhamnosus&amp;lt;/i&amp;gt; GG on the emulsion stability of raw milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Moussaron</w:t>
+                <w:t xml:space="preserve">N. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Jouan-Hureaux</w:t>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Collet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Pierson</w:t>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Thomas</w:t>
+                <w:t xml:space="preserve">Loubiana Cvetkovska-Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (23), pp.7273. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (5), pp.991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26237273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods10050991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478676v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesive Interactions Between Lactic Acid Bacteria and β-Lactoglobulin: Specificity and Impact on Bacterial Location in Whey Protein Isolate</w:t>
+                <w:t xml:space="preserve">In vitro and in vivo evaluation of an electrospun-aligned microfibrous implant for Annulus fibrosus repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Gomand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Borges</w:t>
+                <w:t xml:space="preserve">Maude Gluais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Guerin</w:t>
+                <w:t xml:space="preserve">Johann Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Francius</w:t>
+                <w:t xml:space="preserve">Marion Fusellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Decante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Moraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01512⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.81-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177524v1</w:t>
+                <w:t xml:space="preserve">inserm-02102713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo evaluation of an electrospun-aligned microfibrous implant for Annulus fibrosus repair</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adhesive Interactions Between Lactic Acid Bacteria and β-Lactoglobulin: Specificity and Impact on Bacterial Location in Whey Protein Isolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fusellier</w:t>
+                <w:t xml:space="preserve">Faustine Gomand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Decante</w:t>
+                <w:t xml:space="preserve">Justine Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Moraru</w:t>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 205, pp.81-93. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02102713v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New tools for non-invasive exploration of collagen network in cartilaginous tissue-engineered substitute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Henrionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1319,51 +1319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Hackbarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1721,51 +1721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Henrionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dossot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1841,51 +1841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and mechanical multi-scale characterization of white New-Zealand rabbit Achilles tendon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmira Arab Tehrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2159,51 +2159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2306,51 +2306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bastogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (12), pp.649-658. </w:t>
@@ -2426,51 +2426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghania Attik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2536,2058 +2536,2058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagenous extracellular matrix of cartilage submitted to mechanical forces studied by second harmonic generation microscopy.</w:t>
+                <w:t xml:space="preserve">Assessment of Erythromycin Toxicity on Activated Sludge via Batch Experiments and Microscopic Techniques (Epifluorescence and CLSM).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Werkmeister</w:t>
+                <w:t xml:space="preserve">Jean-Noël Jn Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia de Isla</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Yannick Heluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghania Attik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (11), pp.1787-1794, 1359-5113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558986v1</w:t>
+                <w:t xml:space="preserve">hal-00559006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Erythromycin Toxicity on Activated Sludge via Batch Experiments and Microscopic Techniques (Epifluorescence and CLSM).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Collagenous extracellular matrix of cartilage submitted to mechanical forces studied by second harmonic generation microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Werkmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia de Isla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (2), pp.302-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2009.00648.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559006v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anchoring secreted proteins in endoplasmic reticulum by plant oleosin: the example of vitamin B12 cellular sequestration by transcobalamin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation between in vivo pharmacokinetics, intratumoral distribution and photodynamic efficiency of liposomal mTHPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pons</w:t>
+                <w:t xml:space="preserve">Susanna Gräfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shyue-Fang Battaglia-Hsu</w:t>
+                <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Enrique Orozco-Barrios</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Celine Chery</w:t>
+                <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006325⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 134 (2), pp.118-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2008.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559010v1</w:t>
+                <w:t xml:space="preserve">hal-00338449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between in vivo pharmacokinetics, intratumoral distribution and photodynamic efficiency of liposomal mTHPC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dumas</w:t>
+                <w:t xml:space="preserve">Anchoring secreted proteins in endoplasmic reticulum by plant oleosin: the example of vitamin B12 cellular sequestration by transcobalamin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanna Gräfe</w:t>
+                <w:t xml:space="preserve">Shyue-Fang Battaglia-Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
+                <w:t xml:space="preserve">Carlos Enrique Orozco-Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guillemin</w:t>
+                <w:t xml:space="preserve">Sandrine Ortiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2008.11.016⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (7), pp.e6325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00338449v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of multimodal imaging in tissue engineering.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self assembling fibrillar networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/BME-2008-0548⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.1131-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b714375c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559018v1</w:t>
+                <w:t xml:space="preserve">hal-00245822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self assembling fibrillar networks.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Zeta-potential and morphology of electrospun nano- and microfibers from biopolymers and their blends used as scaffolds in tissue engineering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédryck Vaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry G. Babak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Baros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Boulanouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b714375c⟩</w:t>
+              <w:t xml:space="preserve">Mendeleev Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (1), pp.38-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mencom.2008.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00245822v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00246551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeta-potential and morphology of electrospun nano- and microfibers from biopolymers and their blends used as scaffolds in tissue engineering.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dumas</w:t>
+                <w:t xml:space="preserve">Photodynamic therapy with intratumoral administration of Lipid-Based mTHPC in a model of breast cancer recurrence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Kochetkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Viry-Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabethe Werkmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mendeleev Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mencom.2008.01.015⟩</w:t>
+              <w:t xml:space="preserve">Lasers in Surgery and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (8), pp.543-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lsm.20662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00246551v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamic therapy with intratumoral administration of Lipid-Based mTHPC in a model of breast cancer recurrence.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Leroux</w:t>
+                <w:t xml:space="preserve">Interest of multimodal imaging in tissue engineering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Werkmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabethe Werkmeister</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lasers in Surgery and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 40 (8), pp.543-549. </w:t>
+              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (4-5), pp.329-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lsm.20662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/BME-2008-0548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559021v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between subcellular localisation of Foscan and caspase activation in photosensitised MCF-7 cells.</w:t>
+                <w:t xml:space="preserve">The photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Marchal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya-Bolotine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 308-309, pp.26-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559030v1</w:t>
+                <w:t xml:space="preserve">hal-00685469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The photodynamic therapy</w:t>
+                <w:t xml:space="preserve">Metabolic profile of a Peptide-conjugated chlorin-type photosensitizer targeting neuropilin-1: an in vivo and in vitro study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Loraine Tirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dodeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (5), pp.806-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/dmd.106.013763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685469v1</w:t>
+                <w:t xml:space="preserve">hal-00144759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic profile of a Peptide-conjugated chlorin-type photosensitizer targeting neuropilin-1: an in vivo and in vitro study.</w:t>
+                <w:t xml:space="preserve">Poly(styrenesulfonate)/poly(allylamine) multilayers: a route to favor endothelial cell growth on expanded poly(tetrafluoroethylene) vascular grafts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loraine Tirand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Thomas</w:t>
+                <w:t xml:space="preserve">Vanessa Moby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dodeller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Frochot</w:t>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Voegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/dmd.106.013763⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (7), pp.2156-2160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm070348n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144759v1</w:t>
+                <w:t xml:space="preserve">inserm-00203470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(styrenesulfonate)/poly(allylamine) multilayers: a route to favor endothelial cell growth on expanded poly(tetrafluoroethylene) vascular grafts.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of incubation time and sensitizer localization on meta-tetra(hydroxyphenyl) chlorine (mTHPC) induced photoinactivation of cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+                <w:t xml:space="preserve">Siarhei Sasnouski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Voegel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Marchal</w:t>
+                <w:t xml:space="preserve">Emilie Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Zorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm070348n⟩</w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 168 (2), pp.209-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1667/0033-7587(2007)168[209:IOITAS]2.0.CO;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00203470v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of incubation time and sensitizer localization on meta-tetra(hydroxyphenyl) chlorine (mTHPC) induced photoinactivation of cells.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">La thérapie photodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya-Bolotine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La photochimie pour mieux vivre, 308-309, pp.26-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153827v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thérapie photodynamique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Gap junctional intercellular communication capacity by gap-FRAP technique: a comparative study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Abbaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean René Stines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (1), pp.50-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biot.200600092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355468v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gap junctional intercellular communication capacity by gap-FRAP technique: a comparative study.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between subcellular localisation of Foscan and caspase activation in photosensitised MCF-7 cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Blondel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Sophie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/biot.200600092⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 96 (6), pp.944-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjc.6603631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00144753v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene transfer with HSP 70 in rat chondrocytes confers cytoprotection in vitro and during experimental osteoarthritis.</w:t>
               </w:r>
@@ -4625,51 +4625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Pinzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20 (1), pp.65-75. </w:t>
@@ -4759,51 +4759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vejux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Montange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Quantitative Cytology and Histology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28 (6), pp.316-30</w:t>
@@ -4826,660 +4826,660 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2-aminoglucosamide motif improves cellular uptake and photodynamic activity of tetraphenylporphyrin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New tool to monitor membrane potential by FRET Voltage Sensitive Dye (FRET-VSD) using Spectral and Fluorescence Lifetime Imaging Microscopy (FLIM). Interest in cell engineering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Di Stasio</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-F. Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (3), pp.293-302</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200179v1</w:t>
+                <w:t xml:space="preserve">hal-00559057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tool to monitor membrane potential by FRET Voltage Sensitive Dye (FRET-VSD) using Spectral and Fluorescence Lifetime Imaging Microscopy (FLIM). Interest in cell engineering.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Experimental comparison between autofluorescence spectra of constrained fresh and cryopreserved arteries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Choserot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Goebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Didelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 33 (3), pp.293-302</w:t>
+              <w:t xml:space="preserve">, 2005, 33 (3), pp.235-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559057v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental comparison between autofluorescence spectra of constrained fresh and cryopreserved arteries.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">7-Ketocholesterol favors lipid accumulation and colocalizes with Nile Red positive cytoplasmic structures formed during 7-ketocholesterol-induced apoptosis: analysis by flow cytometry, FRET biphoton spectral imaging microscopy, and subcellular fractionation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vejux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Didelon</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Bessède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 64 (2), pp.87-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.20124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559062v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endothelial cell--interactions with polyelectrolyte multilayer films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schaaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 26 (22), pp.4568-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2004.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7-Ketocholesterol favors lipid accumulation and colocalizes with Nile Red positive cytoplasmic structures formed during 7-ketocholesterol-induced apoptosis: analysis by flow cytometry, FRET biphoton spectral imaging microscopy, and subcellular fractionation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The 2-aminoglucosamide motif improves cellular uptake and photodynamic activity of tetraphenylporphyrin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Di Stasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Ménétrier</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurriaan Zwier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40, pp.1111-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2005.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.20124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00559063v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRET multiphoton spectral imaging microscopy of 7-ketocholesterol and Nile Red in U937 monocytic cells loaded with 7-ketocholesterol.</w:t>
               </w:r>
@@ -5491,51 +5491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vejux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Montange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5741,51 +5741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5834,394 +5834,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of healthy and atherosclerotic human arteries.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct gene transfer into rat articular cartilage by in vivo electroporation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cournil-Henrionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter C.P.M. Blondel</w:t>
+                <w:t xml:space="preserve">Lluis M Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lehalle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biorheology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17 (8), pp.829-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.02-0518com⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559070v1</w:t>
+                <w:t xml:space="preserve">hal-00319726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct gene transfer into rat articular cartilage by in vivo electroporation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christel Cournil-Henrionnet</w:t>
+                <w:t xml:space="preserve">Spatial distribution of the beta2 integrin (CD11b/CD18) and L-selectin (CD62L) adherence receptors on human neutrophils by Conventional Optical Scanning Microscopy (COSM).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Latger-Cannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluis M Mir</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Danièle Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biorheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 40 (1-3), pp.167-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319726v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of the beta2 integrin (CD11b/CD18) and L-selectin (CD62L) adherence receptors on human neutrophils by Conventional Optical Scanning Microscopy (COSM).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheological properties of healthy and atherosclerotic human arteries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter C.P.M. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lehalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Latger-Cannard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Marie-Noëlle Lercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Bensoussan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danielle Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biorheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 40 (1-3), pp.167-72</w:t>
+              <w:t xml:space="preserve">, 2003, 40 (1-3), pp.369-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559076v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6278,51 +6278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Galizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibiana Riquelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Label-free Biomedical Imaging and Sensing (LBIS) 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.77, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6395,51 +6395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6619,51 +6619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative and non-invasive evaluation of the quality of collagen scaffold functionalized by human mesenchymal stem cells before graft in cartilage lesion = Évaluation innovante et non invasive de la qualité d’un biomatériau à base de collagène fonctionnalisé par des cellules souches mésenchymateuses humaines avant implantation dans une lésion cartilagineuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Henrionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6744,90 +6744,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A system-engineering model to analyze gap-FRAP in multicellular models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Tylcz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bastogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Symposium on Signals and Systems for Medical Applications, ISSSMA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
@@ -6895,51 +6895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6994,90 +6994,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System identification of the fluorescence recovery after photobleaching in gap junctional intracellular communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Tylcz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bastogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control, CDC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.CDROM</w:t>
@@ -7132,64 +7132,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Garrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Reshetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7244,90 +7244,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDT following fluorescence guided transurethral resection as a possible tool for reducing non-muscle invasive bladder cancer recurrence; a preclinical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Berrahmoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter de Witte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Photodynamic Association World Congress, IPA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Seattle, WA, United States. pp.CDROM</w:t>
@@ -7356,90 +7356,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of low-molecular-weight organogelators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7494,90 +7494,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intratumoral localization kinetics of Foslip® using two photon confocal microscopy: corelation with photodynamic efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Gräfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Septième colloque Diagnostic et imagerie optiques en médecine, OPTDIAG 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
@@ -7600,467 +7600,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamic therapy with intratumoral administration of lipid-based mTHPC in a model of breast cancer recurrence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Photodynamic therapy with intratumoral administration of lipid-based MTHPC in a model of breast cancer recurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzmitry Kachatkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabethe Werkmeiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Gräfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Conference of the European Platform for Photodynamic Medicine, EPPM-1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis in Clinical Practice, PDT 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Brixen, Italy. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323531v1</w:t>
+                <w:t xml:space="preserve">hal-00323525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamic therapy with intratumoral administration of lipid-based MTHPC in a model of breast cancer recurrence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Photodynamic therapy with intratumoral administration of lipid-based mTHPC in a model of breast cancer recurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzmitry Kachatkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabethe Werkmeiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Gräfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis in Clinical Practice, PDT 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Brixen, Italy. pp.CDROM</w:t>
+              <w:t xml:space="preserve">1st Conference of the European Platform for Photodynamic Medicine, EPPM-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323525v1</w:t>
+                <w:t xml:space="preserve">hal-00323531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de mort cellulaire induits par la photosensibilisation de cellules d'adénocarcinome mammaire humain MCF-7 par le FoscanÒ</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Etude de la cinétique de localisation intra-tumoral du Foslip® par microscopie confocale multiphoton : corrélation avec l'efficacité du traitement photodynamique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ange d'Hallewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Forum du Cancéropôle du Grand-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Vittel, France</w:t>
+              <w:t xml:space="preserve">3ème journée scientifique médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194113v1</w:t>
+                <w:t xml:space="preserve">hal-00194118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal imaging to study the diffusion of a photosensitizer into tumoral tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabethe Werkmeiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Viry-Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8096,351 +8096,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal microscopy observation of CHO cells cultivated in presence of fluorescence-labelled rapeseed peptides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Mécanismes de mort cellulaire induits par la photosensibilisation de cellules d'adénocarcinome mammaire humain MCF-7 par le FoscanÒ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annie Marc</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Meeting of the European Society for Animal Cell Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">1er Forum du Cancéropôle du Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Vittel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371532v1</w:t>
+                <w:t xml:space="preserve">hal-00194113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la cinétique de localisation intra-tumoral du Foslip® par microscopie confocale multiphoton : corrélation avec l'efficacité du traitement photodynamique.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Confocal microscopy observation of CHO cells cultivated in presence of fluorescence-labelled rapeseed peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kastner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée scientifique médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Nancy, France</w:t>
+              <w:t xml:space="preserve">20th Meeting of the European Society for Animal Cell Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194118v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gap-FRAP technique applied on spheroid three-dimensional model with the confocal scanning laser microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Gap Junction Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Elsinore, Denmark. pp.CDROM</w:t>
@@ -8463,342 +8463,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted photodynamic therapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imagerie multimodale appliquée à l'étude de la vascularisation et la diffusion de photosensibilisant en PDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabethe Werkmeiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI IUPAC Symposium on Photochemistry, Kyoto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">11e Congrès annuel de l'Association Française de Cytométrie, CYTOMETRIE'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Bruges, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121037v1</w:t>
+                <w:t xml:space="preserve">hal-00120746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie multimodale appliquée à l'étude de la vascularisation et la diffusion de photosensibilisant en PDT</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+                <w:t xml:space="preserve">Targeted photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loraine Tirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dumas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noémie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès annuel de l'Association Française de Cytométrie, CYTOMETRIE'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Bruges, Belgique</w:t>
+              <w:t xml:space="preserve">XXI IUPAC Symposium on Photochemistry, Kyoto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120746v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular localization and in vitro stability of a photosensitizer conjugated to the NRP-1 receptor-binding ATWLPPR peptide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Tirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dodeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bastogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8924,51 +8924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goldstein, Walter E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutical Accumulation in the Environment: Prevention, Control, Health Effects, and Economic Impact</w:t>
@@ -9027,64 +9027,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dd Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibiana Riquelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Werkmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9158,51 +9158,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés rhéologiques et perméabilité à l'oxygène des milieux biologiques : diffusion de l'oxygène des érythrocytes aux tissus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Henri Poincaré - Nancy 1, 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1997NAN19010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9319,51 +9319,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83C7371B"/>
+    <w:nsid w:val="8D215560"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9550,51 +9550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2786-9633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159185599" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634070v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mouginot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/itt.s458278" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03753092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fayon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Helle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.884069" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiana Cvetkovska-Ben Mohamed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050991" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Moussaron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Collet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237273" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Gomand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guerin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01512" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gluais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Clouet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Decante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Moraru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.03.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-171645" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yun Ji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian-Fang Feng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai-Liang Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Hu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15074" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5ZVCFXPB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Hackbarth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5pp00274e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dryck Vaquette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiude Wu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr2010167" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hoffmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Moes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dieterle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Neumann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.134536" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01464671v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Flausse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.34629" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-921GP1F0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865190v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab Tehrany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.05.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZM75MSQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bantsimba-Malanda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cottet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dd Dumas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2013.06.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MBFSX1N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadzim Reshetov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Lassalle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S51002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Mriouah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2012.08.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G4B8C8Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776861v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Louvet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Attik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.02.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTZCL3SD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia de Isla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00648.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HNHPXL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jn Louvet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Heluin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559010v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pons" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyue-Fang Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Enrique Orozco-Barrios" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ortiou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chery" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006325" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338449v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Gr&#228;fe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange d'Hallewin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2008.11.016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG0H4ZR2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559018v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2008-0548" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Nghi Pham" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714375c" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8C80RB95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246551v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry G. Babak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baros" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boulanouar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mencom.2008.01.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMK65TXD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559021v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kochetkov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Viry-Babel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabethe Werkmeister" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lsm.20662" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6603631" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685469v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya-Bolotine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144759v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Tirand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dodeller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.106.013763" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00203470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Moby" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Voegel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm070348n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siarhei Sasnouski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zorin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/0033-7587(2007)168[209:IOITAS]2.0.CO;2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355468v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144753v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Abbaci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Stines" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Blondel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200600092" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XH8M5GZC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319685v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grossin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil-Henrionnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gaborit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.04-2889com" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559053v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Kahn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200179v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Di Stasio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan Zwier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2005.04.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3452BR8B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559057v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Stoltz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559062v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choserot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Goebel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Didelon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559047v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Muller" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vautier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2004.11.036" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6FM4J4X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559063v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Bess&#232;de" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20124" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559065v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558940v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique. Dumas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaborit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grossin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riquelme" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gigant-Huselstein" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559067v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559070v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C.P.M. Blondel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lehalle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lercher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bensoussan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319726v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M Mir" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Liagre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.02-0518com" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559076v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Latger-Cannard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bensoussan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02500626v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Toderi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Galizzi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Riquelme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543073" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03628158v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauthier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Carvalho" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613231v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Cauchois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Demeurie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thomann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532122v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hupont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Werkmeister" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hentsh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920143v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tylcz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874927v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877361v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544263v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Reshetov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379276v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Berrahmoune" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Witte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371531v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379285v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323531v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Kachatkou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabethe Werkmeiser" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323525v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194113v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194215v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371532v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kastner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194118v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199899v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121037v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gravier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120746v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121030v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276650v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559042v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748600v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN19010" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2786-9633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159185599" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634070v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mouginot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/itt.s458278" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03753092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fayon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Helle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.884069" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Moussaron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Collet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237273" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214611v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiana Cvetkovska-Ben Mohamed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10050991" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Gluais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Clouet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Decante" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Moraru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.03.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Gomand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guerin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01512" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01673608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-171645" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yun Ji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian-Fang Feng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai-Liang Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Hu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15074" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5ZVCFXPB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bastien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Hackbarth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5pp00274e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dryck Vaquette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiude Wu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr2010167" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hoffmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Moes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dieterle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Neumann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.134536" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01464671v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Flausse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.34629" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-921GP1F0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865190v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab Tehrany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.05.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZM75MSQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bantsimba-Malanda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cottet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dd Dumas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2013.06.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MBFSX1N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadzim Reshetov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Lassalle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S51002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Mriouah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2012.08.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G4B8C8Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776861v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Louvet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Attik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.02.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTZCL3SD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jn Louvet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Heluin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558986v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia de Isla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00648.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HNHPXL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338449v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Gr&#228;fe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange d'Hallewin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2008.11.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG0H4ZR2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pons" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyue-Fang Battaglia-Hsu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Enrique Orozco-Barrios" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ortiou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chery" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006325" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245822v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Nghi Pham" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714375c" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8C80RB95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246551v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry G. Babak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baros" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boulanouar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mencom.2008.01.015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMK65TXD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559021v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kochetkov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Viry-Babel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabethe Werkmeister" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lsm.20662" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559018v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2008-0548" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685469v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya-Bolotine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144759v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Tirand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dodeller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.106.013763" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00203470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Moby" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Voegel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm070348n" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153827v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siarhei Sasnouski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zorin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/0033-7587(2007)168[209:IOITAS]2.0.CO;2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355468v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144753v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Abbaci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ren&#233; Stines" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Blondel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200600092" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XH8M5GZC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559030v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjc.6603631" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319685v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grossin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil-Henrionnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Gaborit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.04-2889com" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559053v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Kahn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montange" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559057v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Stoltz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559062v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choserot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Goebel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Didelon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559063v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Bess&#232;de" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20124" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559047v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Muller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vautier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2004.11.036" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6FM4J4X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200179v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Di Stasio" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan Zwier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2005.04.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3452BR8B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559065v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558940v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique. Dumas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaborit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grossin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riquelme" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gigant-Huselstein" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559067v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319726v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M Mir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Liagre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.02-0518com" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559076v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Latger-Cannard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bensoussan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559070v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C.P.M. Blondel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lehalle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lercher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bensoussan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02500626v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Toderi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Galizzi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Riquelme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2543073" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03628158v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauthier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Carvalho" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613231v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Cauchois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Demeurie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thomann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532122v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hupont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Werkmeister" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hentsh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920143v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tylcz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874927v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877361v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544263v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Reshetov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379276v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Berrahmoune" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Witte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371531v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379285v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323525v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Kachatkou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabethe Werkmeiser" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323531v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194118v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194215v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194113v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371532v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kastner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199899v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120746v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121037v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gravier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121030v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276650v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559042v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748600v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN19010" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>