--- v0 (2026-03-27)
+++ v1 (2026-05-11)
@@ -2409,482 +2409,482 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présent (2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rappeler Roland : une traduction de La Chanson de Roland au présent. Entretien avec Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Anheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...36 lines deleted...]
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Koble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.82-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439395v1</w:t>
+                <w:t xml:space="preserve">hal-04959709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présent (1)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le partage des vies. Entretien avec Jacques Rancière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rancière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dupart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04439354v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.93-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rappeler Roland : une traduction de La Chanson de Roland au présent. Entretien avec Frédéric Boyer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+                <w:t xml:space="preserve">Présent (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...66 lines deleted...]
-                <w:t xml:space="preserve">hal-04959709v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Aprile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11 (11), 2013, Ecrire l'Histoire, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.277 ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partage des vies. Entretien avec Jacques Rancière.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présent (2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Rancière</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Sylvie Aprile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12 (12), 2013, Ecrire l'Histoire, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bras</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/elh.277 ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/elh.855⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04959715v1</w:t>
+                <w:t xml:space="preserve">hal-04439395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3076,51 +3076,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B01D09BB"/>
+    <w:nsid w:val="D8A863A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3307,51 +3307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-dupart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2413-5797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285577v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dupart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14m0w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473947v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.157.0009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525298v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigmund Freud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.896" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.135.0009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04610853v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04627229v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04626688v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476416v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.22519" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.2562" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puse.1763" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2020.34.1856" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487840v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.165528" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.49589" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3611" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.935" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.823" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.186.0099" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aprile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.277&#160;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Koble" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.342" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranci&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.855" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/publications-de-la-documentation-francaise" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-dupart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2413-5797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285577v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dupart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14m0w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473947v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.157.0009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525298v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigmund Freud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.896" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.1012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.135.0009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04610853v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04627229v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04626688v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476416v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.22519" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.2562" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puse.1763" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2020.34.1856" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487840v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.165528" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.49589" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3611" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.935" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.823" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.186.0099" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959709v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Koble" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.342" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959715v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranci&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.855" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aprile" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.277&#160;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439395v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/publications-de-la-documentation-francaise" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>