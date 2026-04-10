--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Feillet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Asia–Europe container network: The Suez Canal and Cape of Good Hope routes in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadeque Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Brahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 325, pp.167 - 188. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2025.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Routing for Large-Scale Mobility On-Demand Transportation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (1), pp.19-38. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31449/inf.v49i1.6756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A filtering system to solve the large-scale shared autonomous vehicles Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.104551. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2024.104551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workload equity in vehicle routing with a medium-term perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-024-00573-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rail-road Dial-a-Ride problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 318 (2), pp.486-499. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2024.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consistent electric-Vehicle routing problem with backhauls and charging management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clóvis Seragiotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 300 (2), pp.602-614. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2022.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03641541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-price algorithm for a routing problem with inbound and outbound requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, pp.105896. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2022.105896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Routing with Stochastic Demands and Partial Reoptimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (5), pp.1393-1408. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2022.1129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03869924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickup and delivery problems with autonomous vehicles on rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.07.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact algorithm for the single liner service design problem with speed optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (22), pp.6809-6832. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1828636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03869939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Time-Dependent Vehicle Routing Problem with Time Windows and Road-Network Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Woensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Operations Research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43069-020-00049-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03641574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Steiner bi-objective shortest path problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Computational Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.100004. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejco.2021.100004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03641581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The parallel drone scheduling problem with multiple drones and vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa G Mbiadou Saleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Electric Vehicles on Congested Street Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 55 (1), pp.1-273. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2020.1004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02570143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-echelon distribution with a single capacitated city hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (3), pp.100015. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtl.2020.100015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02952118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling jobs with release dates on identical parallel machines by minimizing the total weighted completion time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dell'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Iori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.105018. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2020.105018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02747648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic branch-cut-and-price algorithm for the ROADEF/EURO challenge on Inventory Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.299-564. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2019.0961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02163171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic traveling salesman problem with stochastic release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 280 (3), pp.832-844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02185903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigraph Modeling and Adaptive Large Neighborhood Search for the Vehicle Routing Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.113-126. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01915904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local-Search Based Heuristic for the Unrestricted Block Relocation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Parragh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tricoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.44-56. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02090418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-price Algorithm for the Vehicle Routing Problem with Time Windows on a road network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Woensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue on The Future of Route Optimization/Vehicle Routing, 73 (4), pp.401-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stochastic discrete berth allocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Schepler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanlaville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.363-396. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-018-0128-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01803981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative two-step heuristic for the parallel drone scheduling traveling salesman problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa G Mbiadou Saleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.459-474. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problems with road-network information: State of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (3), pp.393-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01684038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch‐and‐price algorithm for the vehicle routing problem with time windows on a road network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Woensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (4), pp.401-417. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03869958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing sequential and integrated approaches for the production routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 269 (2), pp.633 - 646. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2018.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01792428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterated local search for the traveling salesman problem with release dates and completion time minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 98, pp.24-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01791790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problems with multiple trips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 271 (1), pp.127-159. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-018-2988-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02083929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The delivery problem: optimizing hit rates in e-commerce deliveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard F. Hartl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117 (A), pp.455-472. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2018.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01876268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stochastic Close-Enough Arc Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (2), pp.205-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01421628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical analysis for the VRPTW with a multigraph representation for the road network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01558173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm with performance guarantee for the Online Container Relocation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 259 (1), pp.48-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01517338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Routing Problems for City Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special issue on City Logistics, 6 (1), pp.51-79. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-014-0074-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01098140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relax-and-repair heuristic for the Swap-Body Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 253 (2), pp.957-978. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-015-2098-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01245335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on City Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Crainic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special issue on City Logistics, 6 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-015-0090-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01178753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-price algorithms for the solution of the Multi-Trip Vehicle Routing Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 249 (2), pp.551-559. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2015.08.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01186966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problems with multiple trips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), pp.223-259. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-016-0306-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01250603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi-Trip Vehicle Routing Problem with Time Windows and Release Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (2), pp.676-693. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2015.0608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of routing problems with release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 247 (3), pp.797-803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01167297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification stratégique pour la logistique urbaine : l'apport de la recherche opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1), pp.100-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01161580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue management for rail container transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Bilegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.261-283. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-014-0051-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-phase iterative heuristic approach for the production routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (4), pp.784-795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Mathematical Formulation for the Blocks Relocation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caserta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Schwarze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 245, pp.415-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01135457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized allocation of straddle carriers to reduce overall delays at multimodal container terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Rodriguez Verjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (2-3), pp.300-330. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-013-9188-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00914723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memetic Algorithm for the Multi Trip Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 236 (3), pp.833-848. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2013.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00847561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch and price approach for the container relocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (24), pp.7159-7176. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.965358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of a truck appointment system on the service quality of inland transport modes at a multimodal container terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 235 (2), pp.461-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00847560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new consistent vehicle routing problem for the transportation of people with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (3), pp.211-224. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bi-Objective Inventory Routing Problem for Sustainable Waste Management Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (5-6), pp.299-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new exact algorithm to solve the multi-trip vehicle routing problem with time windows and limited duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), pp.235-259. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-013-0238-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01056150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic inventory routing problem for infectious medical waste collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (1), pp.82-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00847558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterated local search for the multi-commodity multi-trip vehicle routing problem with time windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.257-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of radio-identification on cryoconservation centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Modeling and Computer Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.article 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00538569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MIP-based local search method for the railway rescheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (1), pp.69-86. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.20384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00466721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAPI: Statistical Analysis of Propagation of Incidents. A new approach for Rescheduling Trains after disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 215 (1), pp.227-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00528030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of the Split Delivery Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.741-750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00505967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-cancer drug supply chain: a coupled production-distribution problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00528014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of occupancy rate in dial-a-ride problems via linear fractional column generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (10), pp.1435 - 1442. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2010.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tutorial on column generation and branch-and-price for vehicle routing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (4), pp.407-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00505959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problems with alternative paths: an application to on-demand transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204 (1), pp.62-75. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2009.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109003v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memetic algorithm with a large neighborhood crossover operator for the generalized traveling salesman problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (11), pp.1844-1852. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2009.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00238472v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface Special Issue: Networks Optimization Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (1), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01178750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The undirected capacitated arc routing problem with profits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (11), pp.1860-1869</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00506963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on branch-and-cut-and-price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Walteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (5), pp.346-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00528021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Capacitated Team Orienteering and Profitable Tour Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing material handling costs in an assembly workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Essafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (14), pp.3853-3866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00465990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring new operational research opportunities within the Home Care context: the chemotherapy at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Care Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.179-191. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10729-009-9099-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00429472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant colony optimization for the traveling purchaser problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamic Frequency Assignment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Carneiro Linhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 195 (1), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2008.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch and bound method for the job-shop problem with sequence-dependent setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 p. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-007-0283-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of a Facility Layout Problem in a Final Assembly Workshop using Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOR: Information Systems and Operational Research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (2), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/infor.45.2.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact algorithm for team orienteering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-006-0009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interior point stabilization for column generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (5), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2006.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport à la demande points à points en zone peu dense. Proposition d'une méthode d'optimisation de tournées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.article 396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ant Colony Optimization Algorithm for the Optimization of the Keyboard Arrangement Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Oliver Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 148 (3), pp.672-686. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-2217(02)00489-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic Modelling and Optimization of the Keyboard Arrangement with an Ant Colony Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Oliver Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (2), pp.187-208. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0954482031000091509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A column generation approach to solve the Joint Order Batching and Picker Routing Problem with picker congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIP South America 2025 - Mixed Integer Programming Workshop South America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering picking discomfort in the picker routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCL - EUROMar 2025 - Joint International Conference on Computational Logistics and EURO Mini Conference on Maritime Optimization and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A column generation approach to solve the Joint Order Batching and Picker Routing Problem with picker congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2024-the Ninth International Workshop on Freight Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating and Optimizing Congestion Delay in Picker-to-Part Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Warehouse Management and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating picker congestion in the solving of the Joint Order Batching and Picker Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024: 25ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint design of conventional public transport network and mobility on demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Mouhrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Araldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT: 26th Euro Working Group on Transportation Meeting (EWGT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lund, Sweden. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2407.01700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Autonomous Buses for On-Demand Transportation with Crossing Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berterottière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Palaiseau (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A column generation approach to solve the Joint Order Batching and Picker Routing Problem including picker congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th annual conference of the Belgian Operational Research Society (ORBEL 37)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A column generation approach to solve the Joint Order Batching and Picker Routing Problem including congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and solving the Joint Order Batching and Picker Routing Problem including picker congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SynchroTrans 2023: Third International Workshop on Synchronization in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Shared Autonomous Vehicles Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pickup and delivery problem with a fleet of electric vehicles and a local energy production unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Triennial Symposium on Transportation Analysis conference (TRISTAN XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Mauritius Island, Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'exploitation d'un nouveau mode de transport à la demande rail-route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workload equity for a dynamic multi-period routing problem in the context of medical transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Order Batching and Picker Routing Problem including congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickup and delivery with a fleet of electric vehicles and a local energy production unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Neighborhood Search approach for the Daily Drayage Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Abi-Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriac Azefack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Order Batching and Picker Routing Problem including congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2022 - Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Order Batching and Picker Routing Problem including congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORBEL 36 - 2022 - 36th conference of the Belgian Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickup and delivery problems with autonomous vehicles on rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2021, the Eight International Workshop on Freight Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tangier, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Price algorithm for a routing problem with inbound and outbound requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickup and delivery problems with autonomous vehicles on a ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-echelon distribution with city hub capacity management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SynchroTrans 2019 - Second International Workshop on Synchronization in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-echelon distribution with city hub capacity management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2018 - 7th International Workshop on Freight Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of urban delivery systems with drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Saleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog (Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic branch-cut-and-price algorithm for the ROADEF/EURO challenge on Inventory Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017 - 18ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Routing Problem over the long term: a math-heuristic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verolog 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a robust integrated optimization of timetable, rolling stock and crew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afafe Zehrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Railway Operations Modelling and Analysis (RailTokyo2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Narashino, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01250611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation de programmation linéaire et de programmation par contraintes pour le problème de déplacement de conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'15 - 16ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la robustesse des plans de transport ferroviaires par simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afafe Zehrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un système optimisé de portage d'achats en centre-ville Application au centre-ville d'Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Moesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIRL (Rencontres Internationales de la recherche en logistique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation par simulation de la robustesse des plans de transport ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afafe Zehrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur la Modélisation, l’Optimisation et la Simulation : de l’Economie Linéaire à l’Economie Circulaire (MOSIM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01086839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la disponibilité et de la fiabilité des informations sur le nombre de repositionnements dans un terminal à conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterated Local Search for the Multi Commodity Multi Trip Vehicle Routing Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi-Trip Vehicle Routing Problem with Time Windows and Release Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roadef 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01009575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and price approach for the container relocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00805062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi Trip Vehicle Routing Problem with Time Windows and Release Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Libeaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Metaheuristics International Conference (MIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00981809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi-Trip Vehicle Routing Problem with Time Windows and Release Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01009595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The City Logistics Facility Location Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00718894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Column generation for the container relocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Material Handling Research Colloquium (IMHRC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Gardanne, France. to be published</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00731423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Column generation for the container relocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Annual Conference of the German Operations Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00730787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meteheuristic Method for the Multi Trip Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00732430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metaheuristic Method for the Multi Trip Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00732425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of a truck appointment system on the service quality of inland transport modes at a multimodal container terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Logistics and Maritime Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bremen, France. pp.13 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00731428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The City Logistics Facility Location Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2012, Fifth International Workshop on Freight Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00718904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison d'un système de rendez-vous avec le problème d'affectation de ressources dans un terminal à conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00687930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach for locating logistics platforms for fast parcels delivery in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on City Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Mallorca, Spain. pp.360-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00603348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of RFID technologies in a manufacturing system, A discrete event simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Haouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 2011 : International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Noordwijkerhout, Netherlands. pp.523-529, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003646805230529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation approach to evaluate the impact of RFID technologies on a CTO environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Haouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Phoenix, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour la localisation de plateformes logistiques pour le transport de marchandises en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée de Recherche "Mobilité, Transport et Logistique" (MTL 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les RFID pour la production de chimiothérapies : Approches d'ordonnancement avec gestion des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00577903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotherapy Production Scheduling with Skill-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS HEALTHCARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00644096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de plateformes logistiques en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00574280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory routing problem for infectious medical waste collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU/ME 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00577912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic inventory routing problem for the collection of infectious waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROUTE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sitgès, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00644966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affectation optimisée des ressources de déchargement/chargement et de transport dans un terminal à conteneurs multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00575387v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plates-formes en centre ville pour la Logistique Urbaine: étude sur la ville de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée de Recherche "Mobilité, Transport et Logistique" (MTL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time-consistent vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une heuristique pour le problème de tournées de véhicules régulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing and simulating loading/discharging resource allocation in a multimodal container port terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria L. Rodriguez-Verjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Logistics and Maritime Systems (LOGMS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Busan, South Korea. pp.D2.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new time-consistent vehicle routing problem for the transportation of handicapped persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Optimization Workshop (NOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage de guides d'ondes dans un satellite de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Bessaih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France. p. 155-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact method to solve the Multi-Trip Vehicle Routing Problem with Time Windows and Limited Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISTAN VII'10: The Triennial Symposium on Transportation Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Tromso, Norway. pp.366-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00496041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'auto-identification pour la génération d'ordonnancements intégrant une approche de gestion des compétences : cas de la production de chimiothérapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et Ingénierie des systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact site availability approach to modeling the D-FAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Carneiro Linhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing a new refilling activity within biobanks using RFID technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORAHS 2009. 35th International Conference on Operational Research Applied to Health Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00470453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Programming and Mixed Integer Linear Programming for Rescheduling Trains under Disrupted Operations. A Comparative Analysis of Models, Solution Methods,and Their Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2009. 6th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Pittsburgh, United States. pp.312-313, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01929-6_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00457455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescheduling Flights, Aircraft, and Passengers Simultaneously under Disrupted Operations - A Mathematical Programming Approach based on Statistical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGIFORS Airline Operations 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Atlanta, Georgia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00468017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de tournées de véhicules avec routes multiples pour réaliser des traitements phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude König</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009 - 10e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France. pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and price and cut pour des problèmes de transport de biens ou de personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Franciliennes de Recherche Opérationnelles (JFRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de Tournées de Véhicules Régulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasing the Impacts of RFID Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC 2009. Winter Simulation Conference 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00470673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of radio-identification on cryo-cosnervation centers through simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC 2009. Winter Simulation Conference 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Austin, texas, United States. pp.2065-2077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00467541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode hybride PPC/PLNE pour le réordonnancement de plan de circulation ferroviaire en cas d'incident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009. 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00457931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Radio-identification on cryo-conservation centers through simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Winter Simulation Conference (WSC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Austin, France. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2009.5429638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01792333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du revenu pour le transport de containers par voies ferrées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Bilegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAODEF 2009. 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00458185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Trip Vehicule Routing Problem with Time Windows for Agricultural Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS'2009: 4th International Workshop on Freight Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Çeşme, İzmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00395324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de Branch & Price heuristique appliquée au problème de tournées de véhicules avec contraintes de chargement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009. 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00458923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new solution scheme in disruption management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2009. 23rd European Conference on Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00470403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage de guides d'ondes dans un satellite de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Bessaih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009. 10éme congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00458178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Revenue Management Approach for Container Rail Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Bilegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2009. Fourth International Workshop on Freight Transportation and Logistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Çeşme, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00458189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of Propagation of Incidents for rescheduling simultaneously flights and passengers under disturbed operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009. 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00457921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the impact of RFID technologies in healthcare applications: perspectives using simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Ancillary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memetic algorithm with a large neighborhood crossover operator for the generalized traveling salesman problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU/ME meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Troyes, France. http://webhost.ua.ac.be/eume/workshops/eume08/programme.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des NTIC dans la gestion d'un stock d'échantillons biologiques: la simulation pour aider à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH'08 (Gestion et Ingénierie des SystEmes Hospitaliers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp. 167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00562612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of Propagation of Incidents for rescheduling simultaneously flights and passengers under disturbed operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international conference on NonConvex Programming : Local and Global approaches. Theory, Algorithms and Applications, NCP'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02467584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Neighborhood Search for Variants of TSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIC 2007: The Seventh Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Cooperative Search for constraint satisfaction and combinatorial optimization : application to a rostering problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Multidisciplinary International Conference on Scheduling: Theory and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France. pp.557-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode exacte pour le problème d'ordonnancement d'atelier avec temps de préparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de problèmes de transport à la demande avec chemins alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Georges Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Programming and Mixed Integer Linear Programming for Rescheduling Trains under Disrupted Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuna-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.312-313, 2009, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01929-6_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Mutualized Urban Logistics Systems with Real-time Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.365-376, 2015, 4th International Symposium of Transport Simulation (ISTS'14) Selected Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01147475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Infectious Medical Waste Collection Using RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.W. Böse, H. Hu, C. Jahn, X. Shi, R. Stahlbock, S. Voss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.86-100, 2011, Lecture Notes In Computer Science 6971, Second International Conference, ICCL 2011, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00645531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Resource Allocation Problem in a Multimodal Container Terminal as a Network Flow Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen W. Böse, Hao Hu, Carlos Jahn, Xiaoning Shi, Robert Stahlbock, Stefan Voß. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6971, Springer, pp.341-353, 2011, Lecture Notes in Computer Science, Volume 6971/2011, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24264-9_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Exact Solution Algorithm for the Job Shop Problem with Sequence-Dependent Setup Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régin, Jean-Charles; Rueher, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp. 37-49, 2004, Lecture Notes in Computer Science, 978-3-540-21836-4. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24664-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00712628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new exact algorithm to solve the Multi-trip vehicle routing problem with time windows and limited duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00632609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed integer program for an optimized resource allocation at a multimodal container seaport terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00632603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated aircraft-passenger recovery approach for airline disruption management based on mathematical programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00528028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new consistent vehicle routing problem for the transportation of handicapped persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00555051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of delays induced by congestion in human-picker-to-part systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi Trip Vehicle Routing Problem with Time Windows and Release Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01006565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portage d'achat en Centre-ville, vers la mise en place d'un service de proximité de centre-ville, Rapport scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Libeaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Rodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Ecologie, du Développement Durable et de l'Energie (MEDDE), dans le cadre du PRÉDIT 4 -Groupe Opérationnel n°4 « Logistique et Transport de Marchandises ». 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Exact Algorithm to Solve the Multi-Trip Vehicle Routing Problem with Time Windows and Limited Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11023, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00616667v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification stratégique pour la logistique urbaine verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EMSE CMP–SFL 2010/6, Ecole Nationale Supérieure des Mines de Saint Etienne. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00527463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId377"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Feillet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Routing for Large-Scale Mobility On-Demand Transportation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (1), pp.19-38. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31449/inf.v49i1.6756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Asia–Europe container network: The Suez Canal and Cape of Good Hope routes in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadeque Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Brahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 325, pp.167 - 188. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2025.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workload equity in vehicle routing with a medium-term perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-024-00573-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A filtering system to solve the large-scale shared autonomous vehicles Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.104551. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2024.104551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rail-road Dial-a-Ride problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 318 (2), pp.486-499. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2024.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-price algorithm for a routing problem with inbound and outbound requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, pp.105896. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2022.105896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consistent electric-Vehicle routing problem with backhauls and charging management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clóvis Seragiotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 300 (2), pp.602-614. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2022.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03641541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Routing with Stochastic Demands and Partial Reoptimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (5), pp.1393-1408. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2022.1129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03869924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickup and delivery problems with autonomous vehicles on rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.07.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact algorithm for the single liner service design problem with speed optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (22), pp.6809-6832. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1828636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03869939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Time-Dependent Vehicle Routing Problem with Time Windows and Road-Network Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Woensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Operations Research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43069-020-00049-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03641574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Steiner bi-objective shortest path problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Computational Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.100004. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejco.2021.100004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03641581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The parallel drone scheduling problem with multiple drones and vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa G Mbiadou Saleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-echelon distribution with a single capacitated city hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (3), pp.100015. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtl.2020.100015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02952118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Electric Vehicles on Congested Street Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 55 (1), pp.1-273. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2020.1004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02570143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling jobs with release dates on identical parallel machines by minimizing the total weighted completion time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dell'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Iori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.105018. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2020.105018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02747648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic branch-cut-and-price algorithm for the ROADEF/EURO challenge on Inventory Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.299-564. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2019.0961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02163171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic traveling salesman problem with stochastic release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 280 (3), pp.832-844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02185903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-price Algorithm for the Vehicle Routing Problem with Time Windows on a road network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Woensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue on The Future of Route Optimization/Vehicle Routing, 73 (4), pp.401-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stochastic discrete berth allocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Schepler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanlaville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.363-396. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-018-0128-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01803981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigraph Modeling and Adaptive Large Neighborhood Search for the Vehicle Routing Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.113-126. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01915904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local-Search Based Heuristic for the Unrestricted Block Relocation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Parragh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tricoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.44-56. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02090418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterated local search for the traveling salesman problem with release dates and completion time minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 98, pp.24-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01791790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing sequential and integrated approaches for the production routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 269 (2), pp.633 - 646. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2018.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01792428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative two-step heuristic for the parallel drone scheduling traveling salesman problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa G Mbiadou Saleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.459-474. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problems with road-network information: State of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (3), pp.393-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01684038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch‐and‐price algorithm for the vehicle routing problem with time windows on a road network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Woensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (4), pp.401-417. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03869958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problems with multiple trips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 271 (1), pp.127-159. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-018-2988-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02083929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The delivery problem: optimizing hit rates in e-commerce deliveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard F. Hartl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117 (A), pp.455-472. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2018.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01876268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical analysis for the VRPTW with a multigraph representation for the road network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01558173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stochastic Close-Enough Arc Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (2), pp.205-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01421628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm with performance guarantee for the Online Container Relocation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 259 (1), pp.48-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01517338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Routing Problems for City Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special issue on City Logistics, 6 (1), pp.51-79. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-014-0074-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01098140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relax-and-repair heuristic for the Swap-Body Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 253 (2), pp.957-978. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-015-2098-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01245335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on City Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Crainic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special issue on City Logistics, 6 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-015-0090-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01178753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-price algorithms for the solution of the Multi-Trip Vehicle Routing Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 249 (2), pp.551-559. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2015.08.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01186966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problems with multiple trips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), pp.223-259. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-016-0306-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01250603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi-Trip Vehicle Routing Problem with Time Windows and Release Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (2), pp.676-693. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2015.0608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Mathematical Formulation for the Blocks Relocation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caserta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Schwarze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 245, pp.415-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01135457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-phase iterative heuristic approach for the production routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (4), pp.784-795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue management for rail container transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Bilegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.261-283. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-014-0051-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of routing problems with release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 247 (3), pp.797-803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01167297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification stratégique pour la logistique urbaine : l'apport de la recherche opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1), pp.100-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01161580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized allocation of straddle carriers to reduce overall delays at multimodal container terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Rodriguez Verjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (2-3), pp.300-330. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-013-9188-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00914723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of a truck appointment system on the service quality of inland transport modes at a multimodal container terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 235 (2), pp.461-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00847560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new consistent vehicle routing problem for the transportation of people with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (3), pp.211-224. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch and price approach for the container relocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (24), pp.7159-7176. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.965358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memetic Algorithm for the Multi Trip Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 236 (3), pp.833-848. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2013.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00847561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bi-Objective Inventory Routing Problem for Sustainable Waste Management Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (5-6), pp.299-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new exact algorithm to solve the multi-trip vehicle routing problem with time windows and limited duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), pp.235-259. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-013-0238-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01056150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterated local search for the multi-commodity multi-trip vehicle routing problem with time windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.257-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic inventory routing problem for infectious medical waste collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (1), pp.82-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00847558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MIP-based local search method for the railway rescheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (1), pp.69-86. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.20384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00466721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of radio-identification on cryoconservation centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Modeling and Computer Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.article 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00538569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-cancer drug supply chain: a coupled production-distribution problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00528014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of the Split Delivery Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.741-750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00505967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAPI: Statistical Analysis of Propagation of Incidents. A new approach for Rescheduling Trains after disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 215 (1), pp.227-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00528030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of occupancy rate in dial-a-ride problems via linear fractional column generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (10), pp.1435 - 1442. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2010.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tutorial on column generation and branch-and-price for vehicle routing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (4), pp.407-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00505959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problems with alternative paths: an application to on-demand transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204 (1), pp.62-75. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2009.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109003v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memetic algorithm with a large neighborhood crossover operator for the generalized traveling salesman problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (11), pp.1844-1852. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2009.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00238472v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface Special Issue: Networks Optimization Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (1), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01178750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on branch-and-cut-and-price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Walteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (5), pp.346-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00528021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The undirected capacitated arc routing problem with profits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (11), pp.1860-1869</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00506963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing material handling costs in an assembly workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Essafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (14), pp.3853-3866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00465990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Capacitated Team Orienteering and Profitable Tour Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring new operational research opportunities within the Home Care context: the chemotherapy at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Care Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.179-191. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10729-009-9099-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00429472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant colony optimization for the traveling purchaser problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamic Frequency Assignment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Carneiro Linhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 195 (1), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2008.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact algorithm for team orienteering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-006-0009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of a Facility Layout Problem in a Final Assembly Workshop using Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOR: Information Systems and Operational Research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (2), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/infor.45.2.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch and bound method for the job-shop problem with sequence-dependent setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 p. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-007-0283-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interior point stabilization for column generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (5), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2006.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport à la demande points à points en zone peu dense. Proposition d'une méthode d'optimisation de tournées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.article 396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ant Colony Optimization Algorithm for the Optimization of the Keyboard Arrangement Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Oliver Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 148 (3), pp.672-686. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-2217(02)00489-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic Modelling and Optimization of the Keyboard Arrangement with an Ant Colony Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Oliver Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (2), pp.187-208. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0954482031000091509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering picking discomfort in the picker routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCL - EUROMar 2025 - Joint International Conference on Computational Logistics and EURO Mini Conference on Maritime Optimization and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A column generation approach to solve the Joint Order Batching and Picker Routing Problem with picker congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIP South America 2025 - Mixed Integer Programming Workshop South America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating and Optimizing Congestion Delay in Picker-to-Part Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Warehouse Management and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating picker congestion in the solving of the Joint Order Batching and Picker Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024: 25ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint design of conventional public transport network and mobility on demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Mouhrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Araldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT: 26th Euro Working Group on Transportation Meeting (EWGT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lund, Sweden. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2407.01700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A column generation approach to solve the Joint Order Batching and Picker Routing Problem with picker congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2024-the Ninth International Workshop on Freight Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Autonomous Buses for On-Demand Transportation with Crossing Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berterottière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Palaiseau (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A column generation approach to solve the Joint Order Batching and Picker Routing Problem including picker congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th annual conference of the Belgian Operational Research Society (ORBEL 37)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A column generation approach to solve the Joint Order Batching and Picker Routing Problem including congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and solving the Joint Order Batching and Picker Routing Problem including picker congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SynchroTrans 2023: Third International Workshop on Synchronization in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Shared Autonomous Vehicles Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workload equity for a dynamic multi-period routing problem in the context of medical transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'exploitation d'un nouveau mode de transport à la demande rail-route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pickup and delivery problem with a fleet of electric vehicles and a local energy production unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Triennial Symposium on Transportation Analysis conference (TRISTAN XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Mauritius Island, Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Order Batching and Picker Routing Problem including congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickup and delivery with a fleet of electric vehicles and a local energy production unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Neighborhood Search approach for the Daily Drayage Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Abi-Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriac Azefack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Order Batching and Picker Routing Problem including congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2022 - Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Order Batching and Picker Routing Problem including congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORBEL 36 - 2022 - 36th conference of the Belgian Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickup and delivery problems with autonomous vehicles on rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2021, the Eight International Workshop on Freight Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tangier, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Price algorithm for a routing problem with inbound and outbound requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickup and delivery problems with autonomous vehicles on a ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-echelon distribution with city hub capacity management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SynchroTrans 2019 - Second International Workshop on Synchronization in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-echelon distribution with city hub capacity management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2018 - 7th International Workshop on Freight Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of urban delivery systems with drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Saleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog (Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic branch-cut-and-price algorithm for the ROADEF/EURO challenge on Inventory Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017 - 18ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Routing Problem over the long term: a math-heuristic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verolog 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a robust integrated optimization of timetable, rolling stock and crew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afafe Zehrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Railway Operations Modelling and Analysis (RailTokyo2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Narashino, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01250611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation de programmation linéaire et de programmation par contraintes pour le problème de déplacement de conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'15 - 16ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un système optimisé de portage d'achats en centre-ville Application au centre-ville d'Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Moesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIRL (Rencontres Internationales de la recherche en logistique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la robustesse des plans de transport ferroviaires par simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afafe Zehrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation par simulation de la robustesse des plans de transport ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afafe Zehrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur la Modélisation, l’Optimisation et la Simulation : de l’Economie Linéaire à l’Economie Circulaire (MOSIM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01086839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la disponibilité et de la fiabilité des informations sur le nombre de repositionnements dans un terminal à conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterated Local Search for the Multi Commodity Multi Trip Vehicle Routing Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and price approach for the container relocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00805062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi-Trip Vehicle Routing Problem with Time Windows and Release Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roadef 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01009575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi Trip Vehicle Routing Problem with Time Windows and Release Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Libeaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Metaheuristics International Conference (MIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00981809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi-Trip Vehicle Routing Problem with Time Windows and Release Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01009595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Column generation for the container relocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Material Handling Research Colloquium (IMHRC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Gardanne, France. to be published</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00731423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meteheuristic Method for the Multi Trip Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00732430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Column generation for the container relocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Annual Conference of the German Operations Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00730787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The City Logistics Facility Location Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00718894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of a truck appointment system on the service quality of inland transport modes at a multimodal container terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Logistics and Maritime Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bremen, France. pp.13 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00731428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metaheuristic Method for the Multi Trip Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00732425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The City Logistics Facility Location Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2012, Fifth International Workshop on Freight Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00718904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison d'un système de rendez-vous avec le problème d'affectation de ressources dans un terminal à conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00687930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach for locating logistics platforms for fast parcels delivery in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on City Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Mallorca, Spain. pp.360-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00603348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour la localisation de plateformes logistiques pour le transport de marchandises en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée de Recherche "Mobilité, Transport et Logistique" (MTL 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation approach to evaluate the impact of RFID technologies on a CTO environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Haouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Phoenix, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of RFID technologies in a manufacturing system, A discrete event simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Haouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 2011 : International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Noordwijkerhout, Netherlands. pp.523-529, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003646805230529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les RFID pour la production de chimiothérapies : Approches d'ordonnancement avec gestion des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00577903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotherapy Production Scheduling with Skill-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS HEALTHCARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00644096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de plateformes logistiques en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00574280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory routing problem for infectious medical waste collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU/ME 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00577912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic inventory routing problem for the collection of infectious waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROUTE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sitgès, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00644966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affectation optimisée des ressources de déchargement/chargement et de transport dans un terminal à conteneurs multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00575387v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new time-consistent vehicle routing problem for the transportation of handicapped persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Optimization Workshop (NOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage de guides d'ondes dans un satellite de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Bessaih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France. p. 155-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une heuristique pour le problème de tournées de véhicules régulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing and simulating loading/discharging resource allocation in a multimodal container port terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria L. Rodriguez-Verjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Logistics and Maritime Systems (LOGMS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Busan, South Korea. pp.D2.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time-consistent vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plates-formes en centre ville pour la Logistique Urbaine: étude sur la ville de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée de Recherche "Mobilité, Transport et Logistique" (MTL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact method to solve the Multi-Trip Vehicle Routing Problem with Time Windows and Limited Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISTAN VII'10: The Triennial Symposium on Transportation Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Tromso, Norway. pp.366-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00496041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'auto-identification pour la génération d'ordonnancements intégrant une approche de gestion des compétences : cas de la production de chimiothérapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et Ingénierie des systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact site availability approach to modeling the D-FAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Carneiro Linhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasing the Impacts of RFID Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC 2009. Winter Simulation Conference 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00470673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and price and cut pour des problèmes de transport de biens ou de personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Franciliennes de Recherche Opérationnelles (JFRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de Tournées de Véhicules Régulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de tournées de véhicules avec routes multiples pour réaliser des traitements phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude König</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009 - 10e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France. pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing a new refilling activity within biobanks using RFID technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORAHS 2009. 35th International Conference on Operational Research Applied to Health Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00470453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescheduling Flights, Aircraft, and Passengers Simultaneously under Disrupted Operations - A Mathematical Programming Approach based on Statistical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGIFORS Airline Operations 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Atlanta, Georgia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00468017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Programming and Mixed Integer Linear Programming for Rescheduling Trains under Disrupted Operations. A Comparative Analysis of Models, Solution Methods,and Their Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2009. 6th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Pittsburgh, United States. pp.312-313, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01929-6_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00457455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of radio-identification on cryo-cosnervation centers through simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC 2009. Winter Simulation Conference 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Austin, texas, United States. pp.2065-2077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00467541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode hybride PPC/PLNE pour le réordonnancement de plan de circulation ferroviaire en cas d'incident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009. 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00457931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Radio-identification on cryo-conservation centers through simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Winter Simulation Conference (WSC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Austin, France. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2009.5429638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01792333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du revenu pour le transport de containers par voies ferrées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Bilegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAODEF 2009. 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00458185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Trip Vehicule Routing Problem with Time Windows for Agricultural Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS'2009: 4th International Workshop on Freight Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Çeşme, İzmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00395324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de Branch & Price heuristique appliquée au problème de tournées de véhicules avec contraintes de chargement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009. 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00458923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new solution scheme in disruption management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2009. 23rd European Conference on Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00470403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Revenue Management Approach for Container Rail Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Bilegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2009. Fourth International Workshop on Freight Transportation and Logistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Çeşme, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00458189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage de guides d'ondes dans un satellite de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Bessaih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009. 10éme congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00458178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of Propagation of Incidents for rescheduling simultaneously flights and passengers under disturbed operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009. 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00457921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the impact of RFID technologies in healthcare applications: perspectives using simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Ancillary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memetic algorithm with a large neighborhood crossover operator for the generalized traveling salesman problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU/ME meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Troyes, France. http://webhost.ua.ac.be/eume/workshops/eume08/programme.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des NTIC dans la gestion d'un stock d'échantillons biologiques: la simulation pour aider à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH'08 (Gestion et Ingénierie des SystEmes Hospitaliers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp. 167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00562612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Neighborhood Search for Variants of TSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIC 2007: The Seventh Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of Propagation of Incidents for rescheduling simultaneously flights and passengers under disturbed operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international conference on NonConvex Programming : Local and Global approaches. Theory, Algorithms and Applications, NCP'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02467584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Cooperative Search for constraint satisfaction and combinatorial optimization : application to a rostering problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Multidisciplinary International Conference on Scheduling: Theory and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France. pp.557-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode exacte pour le problème d'ordonnancement d'atelier avec temps de préparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de problèmes de transport à la demande avec chemins alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Georges Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Programming and Mixed Integer Linear Programming for Rescheduling Trains under Disrupted Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuna-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.312-313, 2009, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01929-6_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Mutualized Urban Logistics Systems with Real-time Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.365-376, 2015, 4th International Symposium of Transport Simulation (ISTS'14) Selected Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01147475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Infectious Medical Waste Collection Using RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.W. Böse, H. Hu, C. Jahn, X. Shi, R. Stahlbock, S. Voss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.86-100, 2011, Lecture Notes In Computer Science 6971, Second International Conference, ICCL 2011, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00645531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Resource Allocation Problem in a Multimodal Container Terminal as a Network Flow Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen W. Böse, Hao Hu, Carlos Jahn, Xiaoning Shi, Robert Stahlbock, Stefan Voß. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6971, Springer, pp.341-353, 2011, Lecture Notes in Computer Science, Volume 6971/2011, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24264-9_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Exact Solution Algorithm for the Job Shop Problem with Sequence-Dependent Setup Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régin, Jean-Charles; Rueher, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp. 37-49, 2004, Lecture Notes in Computer Science, 978-3-540-21836-4. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24664-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00712628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new exact algorithm to solve the Multi-trip vehicle routing problem with time windows and limited duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00632609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed integer program for an optimized resource allocation at a multimodal container seaport terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00632603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated aircraft-passenger recovery approach for airline disruption management based on mathematical programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00528028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new consistent vehicle routing problem for the transportation of handicapped persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00555051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of delays induced by congestion in human-picker-to-part systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi Trip Vehicle Routing Problem with Time Windows and Release Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01006565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portage d'achat en Centre-ville, vers la mise en place d'un service de proximité de centre-ville, Rapport scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Libeaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Rodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Ecologie, du Développement Durable et de l'Energie (MEDDE), dans le cadre du PRÉDIT 4 -Groupe Opérationnel n°4 « Logistique et Transport de Marchandises ». 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Exact Algorithm to Solve the Multi-Trip Vehicle Routing Problem with Time Windows and Limited Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11023, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00616667v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification stratégique pour la logistique urbaine verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EMSE CMP–SFL 2010/6, Ecole Nationale Supérieure des Mines de Saint Etienne. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00527463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId377"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chijia Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31449/inf.v49i1.6756" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104551" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865972v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agius" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-024-00573-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jodeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chevrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.05.036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641541v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Nolz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#243;vis Seragiotto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.01.024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105896" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03869924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Florio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Poggi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2022.1129" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136655v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Trotta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Archetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.07.050" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03869939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1828636" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641574v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ben Ticha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Woensel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43069-020-00049-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejco.2021.100004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grangeon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa G Mbiadou Saleu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deroussi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.08.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02570143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2020.1004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02952118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2020.100015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02747648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kramer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dell'Amico" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Iori" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2020.105018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02163171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ogier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2019.0961" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02185903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Speranza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01915904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quilliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.11.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02090418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parragh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tricoire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.04.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01803981v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schepler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-018-0128-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21846" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01684038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03869958v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21852" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01792428v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grazia Speranza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.01.052" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFNMJFJD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01791790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02083929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-2988-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01876268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F. Hartl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2018.09.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40M125ZL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01421628v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01558173v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01517338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zehendner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jaillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01098140v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-014-0074-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01245335v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Housseman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-2098-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01178753v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Crainic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-015-0090-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01186966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.08.040" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JW04H3F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250603v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-016-0306-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2015.0608" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01167297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01161580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boudouin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092226v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Bilegan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-014-0051-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092245v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01135457v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caserta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Schwarze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Voss" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00914723v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Rodriguez Verjan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-013-9188-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00847561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.06.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPBWSPLR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092223v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.965358" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00847560v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904440v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21538" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092257v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056150v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-013-0238-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00847558v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092236v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vigo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00538569v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466721v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acu&#241;a-Agost" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20384" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KP2RBHHB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528030v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528014v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chahed" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904436v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.12.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109003v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.10.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238472v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bontoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.05.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01178750v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laporte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506963v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hertz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528021v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Medaglia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Walteros" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299943v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00465990v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alizon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Essafi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00429472v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-009-9099-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2BP7QX10-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313046v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119537v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dupont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Carneiro Linhares" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.01.028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05VCB53X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103387v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-007-0283-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC9EB685C2253787F1999B50C5D209E269C445C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325321v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alizon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Michelon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/infor.45.2.65" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315417v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boussier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-006-0009-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311478v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2006.11.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WXCRV4D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176208v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748742v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Eggers" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kehl" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliver Wagner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(02)00489-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748740v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0954482031000091509" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05461702v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Torrealba-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453532v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865835v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864953v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865813v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701229v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Wu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Mouhrim" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Molenbruch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.01700" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865936v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berterotti&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391684v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391679v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391103v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880476v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723282v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595269v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595454v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595306v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Semet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595375v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595216v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Abi-Nader" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Azefack" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771620v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794622v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669642v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595206v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655721v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317431v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966725v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083195v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Saleu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629298v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01335601v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250611v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afafe Zehrouni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grimaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109049v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946444v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739468v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moesch" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086839v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946517v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946491v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01009575v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00805062v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00981809v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Libeaut" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01009595v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00718894v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00731423v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00730787v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00732430v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00732425v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00731428v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00718904v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00687930v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00603348v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643997v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Haouari" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003646805230529" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644008v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604897v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00577903v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Collomp" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00644096v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00574280v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00577912v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00644966v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00575387v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497671v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529948v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568886v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634257v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria L. Rodriguez-Verjan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529945v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529961v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Bessaih" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00496041v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529970v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529537v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470453v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00457455v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_24" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XBN5M966-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00468017v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370189v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529984v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385877v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470673v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00467541v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00457931v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01792333v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2009.5429638" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00458185v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395324v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00458923v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470403v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00458178v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00458189v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00457921v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529879v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529653v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562612v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Daufresne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02467584v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250069v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196145v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085777v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319017v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges Garaix" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463996v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acuna-Agost" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01147475v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Makhloufi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00645531v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633223v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24264-9_25" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00712628v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24664-0_3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-41ZVNCQM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00632609v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00632603v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528028v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00555051v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472236v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01006565v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746013v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Rodes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616667v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Naud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00527463v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chijia Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31449/inf.v49i1.6756" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058856v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agius" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-024-00573-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610420v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104551" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jodeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chevrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.05.036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311690v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105896" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Nolz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#243;vis Seragiotto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.01.024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03869924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Florio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Poggi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2022.1129" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136655v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Trotta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Archetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.07.050" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03869939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1828636" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641574v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ben Ticha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Woensel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43069-020-00049-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejco.2021.100004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grangeon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa G Mbiadou Saleu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deroussi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.08.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02952118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2020.100015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02570143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2020.1004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02747648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kramer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dell'Amico" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Iori" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2020.105018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02163171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ogier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2019.0961" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02185903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Speranza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842350v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quilliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01803981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schepler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-018-0128-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01915904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.11.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02090418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parragh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tricoire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.04.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01791790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01792428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grazia Speranza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.01.052" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFNMJFJD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952007v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21846" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01684038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03869958v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21852" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02083929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-2988-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01876268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F. Hartl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2018.09.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40M125ZL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01558173v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01421628v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01517338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zehendner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jaillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01098140v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-014-0074-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01245335v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Housseman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-2098-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01178753v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Crainic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-015-0090-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01186966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.08.040" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JW04H3F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250603v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-016-0306-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2015.0608" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01135457v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caserta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Schwarze" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Voss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092245v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092226v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Bilegan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-014-0051-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01167297v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01161580v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boudouin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00914723v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Rodriguez Verjan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-013-9188-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00847560v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21538" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092223v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.965358" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00847561v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.06.012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPBWSPLR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092257v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056150v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-013-0238-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092236v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vigo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00847558v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acu&#241;a-Agost" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20384" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KP2RBHHB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00538569v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528014v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chahed" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505967v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528030v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904436v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.12.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109003v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.10.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238472v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bontoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.05.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01178750v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laporte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528021v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Medaglia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Walteros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hertz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00465990v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alizon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Essafi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299943v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00429472v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-009-9099-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2BP7QX10-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313046v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119537v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dupont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Carneiro Linhares" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.01.028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05VCB53X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315417v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boussier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-006-0009-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325321v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alizon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Michelon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/infor.45.2.65" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103387v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-007-0283-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC9EB685C2253787F1999B50C5D209E269C445C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311478v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2006.11.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WXCRV4D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176208v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748742v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Eggers" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kehl" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliver Wagner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(02)00489-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748740v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0954482031000091509" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453532v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Torrealba-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05461702v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864953v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865813v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701229v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Wu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Mouhrim" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Molenbruch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.01700" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865835v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865936v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berterotti&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391684v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391679v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391103v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880476v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595454v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595269v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723282v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595306v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Semet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595375v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595216v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Abi-Nader" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Azefack" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771620v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794622v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669642v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595206v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655721v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317431v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966725v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083195v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Saleu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629298v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01335601v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250611v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afafe Zehrouni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grimaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109049v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739468v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moesch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946444v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086839v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946517v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946491v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00805062v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01009575v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00981809v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Libeaut" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01009595v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00731423v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00732430v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00730787v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00718894v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00731428v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00732425v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00718904v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00687930v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00603348v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604897v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644008v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Haouari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643997v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003646805230529" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00577903v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Collomp" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00644096v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00574280v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00577912v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00644966v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00575387v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529945v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529961v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Bessaih" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568886v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634257v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria L. Rodriguez-Verjan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529948v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497671v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00496041v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529970v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529537v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470673v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529984v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385877v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370189v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470453v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00468017v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00457455v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_24" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XBN5M966-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00467541v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00457931v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01792333v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2009.5429638" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00458185v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395324v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00458923v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470403v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00458189v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00458178v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00457921v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529879v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529653v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562612v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Daufresne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250069v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02467584v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196145v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085777v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319017v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges Garaix" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463996v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acuna-Agost" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01147475v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Makhloufi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00645531v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633223v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24264-9_25" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00712628v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24664-0_3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-41ZVNCQM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00632609v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00632603v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528028v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00555051v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472236v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01006565v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746013v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Rodes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616667v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Naud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00527463v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>