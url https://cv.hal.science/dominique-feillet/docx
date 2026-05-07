--- v1 (2026-04-10)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Feillet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Routing for Large-Scale Mobility On-Demand Transportation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (1), pp.19-38. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31449/inf.v49i1.6756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Asia–Europe container network: The Suez Canal and Cape of Good Hope routes in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadeque Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Brahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 325, pp.167 - 188. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2025.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workload equity in vehicle routing with a medium-term perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-024-00573-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A filtering system to solve the large-scale shared autonomous vehicles Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.104551. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2024.104551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rail-road Dial-a-Ride problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 318 (2), pp.486-499. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2024.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-price algorithm for a routing problem with inbound and outbound requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, pp.105896. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2022.105896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consistent electric-Vehicle routing problem with backhauls and charging management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clóvis Seragiotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 300 (2), pp.602-614. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2022.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03641541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Routing with Stochastic Demands and Partial Reoptimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (5), pp.1393-1408. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2022.1129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03869924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickup and delivery problems with autonomous vehicles on rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.07.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact algorithm for the single liner service design problem with speed optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (22), pp.6809-6832. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1828636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03869939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Time-Dependent Vehicle Routing Problem with Time Windows and Road-Network Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Woensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Operations Research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43069-020-00049-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03641574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Steiner bi-objective shortest path problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Computational Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.100004. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejco.2021.100004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03641581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The parallel drone scheduling problem with multiple drones and vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa G Mbiadou Saleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-echelon distribution with a single capacitated city hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (3), pp.100015. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtl.2020.100015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02952118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Electric Vehicles on Congested Street Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 55 (1), pp.1-273. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2020.1004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02570143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling jobs with release dates on identical parallel machines by minimizing the total weighted completion time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dell'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Iori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.105018. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2020.105018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02747648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic branch-cut-and-price algorithm for the ROADEF/EURO challenge on Inventory Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.299-564. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2019.0961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02163171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic traveling salesman problem with stochastic release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 280 (3), pp.832-844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02185903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-price Algorithm for the Vehicle Routing Problem with Time Windows on a road network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Woensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue on The Future of Route Optimization/Vehicle Routing, 73 (4), pp.401-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stochastic discrete berth allocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Schepler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanlaville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.363-396. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-018-0128-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01803981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigraph Modeling and Adaptive Large Neighborhood Search for the Vehicle Routing Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.113-126. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01915904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local-Search Based Heuristic for the Unrestricted Block Relocation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Parragh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tricoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.44-56. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02090418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterated local search for the traveling salesman problem with release dates and completion time minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 98, pp.24-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01791790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing sequential and integrated approaches for the production routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 269 (2), pp.633 - 646. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2018.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01792428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative two-step heuristic for the parallel drone scheduling traveling salesman problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa G Mbiadou Saleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.459-474. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problems with road-network information: State of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (3), pp.393-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01684038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch‐and‐price algorithm for the vehicle routing problem with time windows on a road network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Woensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (4), pp.401-417. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03869958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problems with multiple trips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 271 (1), pp.127-159. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-018-2988-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02083929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The delivery problem: optimizing hit rates in e-commerce deliveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard F. Hartl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117 (A), pp.455-472. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2018.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01876268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical analysis for the VRPTW with a multigraph representation for the road network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01558173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stochastic Close-Enough Arc Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (2), pp.205-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01421628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm with performance guarantee for the Online Container Relocation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 259 (1), pp.48-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01517338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Routing Problems for City Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special issue on City Logistics, 6 (1), pp.51-79. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-014-0074-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01098140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relax-and-repair heuristic for the Swap-Body Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 253 (2), pp.957-978. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-015-2098-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01245335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on City Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Crainic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special issue on City Logistics, 6 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-015-0090-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01178753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-price algorithms for the solution of the Multi-Trip Vehicle Routing Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 249 (2), pp.551-559. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2015.08.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01186966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problems with multiple trips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), pp.223-259. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-016-0306-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01250603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi-Trip Vehicle Routing Problem with Time Windows and Release Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (2), pp.676-693. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2015.0608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Mathematical Formulation for the Blocks Relocation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caserta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Schwarze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 245, pp.415-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01135457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-phase iterative heuristic approach for the production routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (4), pp.784-795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue management for rail container transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Bilegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.261-283. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-014-0051-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of routing problems with release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 247 (3), pp.797-803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01167297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification stratégique pour la logistique urbaine : l'apport de la recherche opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1), pp.100-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01161580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized allocation of straddle carriers to reduce overall delays at multimodal container terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Rodriguez Verjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (2-3), pp.300-330. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-013-9188-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00914723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of a truck appointment system on the service quality of inland transport modes at a multimodal container terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 235 (2), pp.461-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00847560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new consistent vehicle routing problem for the transportation of people with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (3), pp.211-224. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch and price approach for the container relocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (24), pp.7159-7176. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.965358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memetic Algorithm for the Multi Trip Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 236 (3), pp.833-848. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2013.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00847561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bi-Objective Inventory Routing Problem for Sustainable Waste Management Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (5-6), pp.299-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new exact algorithm to solve the multi-trip vehicle routing problem with time windows and limited duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), pp.235-259. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-013-0238-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01056150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterated local search for the multi-commodity multi-trip vehicle routing problem with time windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.257-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic inventory routing problem for infectious medical waste collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (1), pp.82-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00847558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MIP-based local search method for the railway rescheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (1), pp.69-86. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.20384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00466721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of radio-identification on cryoconservation centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Modeling and Computer Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.article 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00538569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-cancer drug supply chain: a coupled production-distribution problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00528014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of the Split Delivery Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.741-750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00505967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAPI: Statistical Analysis of Propagation of Incidents. A new approach for Rescheduling Trains after disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 215 (1), pp.227-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00528030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of occupancy rate in dial-a-ride problems via linear fractional column generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (10), pp.1435 - 1442. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2010.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tutorial on column generation and branch-and-price for vehicle routing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (4), pp.407-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00505959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problems with alternative paths: an application to on-demand transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204 (1), pp.62-75. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2009.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109003v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memetic algorithm with a large neighborhood crossover operator for the generalized traveling salesman problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (11), pp.1844-1852. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2009.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00238472v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface Special Issue: Networks Optimization Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (1), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01178750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on branch-and-cut-and-price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Walteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (5), pp.346-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00528021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The undirected capacitated arc routing problem with profits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (11), pp.1860-1869</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00506963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing material handling costs in an assembly workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Essafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (14), pp.3853-3866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00465990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Capacitated Team Orienteering and Profitable Tour Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring new operational research opportunities within the Home Care context: the chemotherapy at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Care Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.179-191. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10729-009-9099-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00429472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant colony optimization for the traveling purchaser problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamic Frequency Assignment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Carneiro Linhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 195 (1), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2008.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact algorithm for team orienteering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-006-0009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of a Facility Layout Problem in a Final Assembly Workshop using Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOR: Information Systems and Operational Research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (2), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/infor.45.2.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch and bound method for the job-shop problem with sequence-dependent setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 p. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-007-0283-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interior point stabilization for column generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (5), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2006.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport à la demande points à points en zone peu dense. Proposition d'une méthode d'optimisation de tournées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.article 396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ant Colony Optimization Algorithm for the Optimization of the Keyboard Arrangement Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Oliver Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 148 (3), pp.672-686. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-2217(02)00489-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic Modelling and Optimization of the Keyboard Arrangement with an Ant Colony Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Oliver Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (2), pp.187-208. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0954482031000091509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering picking discomfort in the picker routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCL - EUROMar 2025 - Joint International Conference on Computational Logistics and EURO Mini Conference on Maritime Optimization and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A column generation approach to solve the Joint Order Batching and Picker Routing Problem with picker congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIP South America 2025 - Mixed Integer Programming Workshop South America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating and Optimizing Congestion Delay in Picker-to-Part Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Warehouse Management and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating picker congestion in the solving of the Joint Order Batching and Picker Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024: 25ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint design of conventional public transport network and mobility on demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Mouhrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Araldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT: 26th Euro Working Group on Transportation Meeting (EWGT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lund, Sweden. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2407.01700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A column generation approach to solve the Joint Order Batching and Picker Routing Problem with picker congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2024-the Ninth International Workshop on Freight Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Autonomous Buses for On-Demand Transportation with Crossing Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berterottière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Palaiseau (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A column generation approach to solve the Joint Order Batching and Picker Routing Problem including picker congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th annual conference of the Belgian Operational Research Society (ORBEL 37)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A column generation approach to solve the Joint Order Batching and Picker Routing Problem including congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and solving the Joint Order Batching and Picker Routing Problem including picker congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SynchroTrans 2023: Third International Workshop on Synchronization in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Shared Autonomous Vehicles Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workload equity for a dynamic multi-period routing problem in the context of medical transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'exploitation d'un nouveau mode de transport à la demande rail-route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pickup and delivery problem with a fleet of electric vehicles and a local energy production unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Triennial Symposium on Transportation Analysis conference (TRISTAN XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Mauritius Island, Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Order Batching and Picker Routing Problem including congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickup and delivery with a fleet of electric vehicles and a local energy production unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Neighborhood Search approach for the Daily Drayage Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Abi-Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriac Azefack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Order Batching and Picker Routing Problem including congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2022 - Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Order Batching and Picker Routing Problem including congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORBEL 36 - 2022 - 36th conference of the Belgian Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickup and delivery problems with autonomous vehicles on rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2021, the Eight International Workshop on Freight Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tangier, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Price algorithm for a routing problem with inbound and outbound requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickup and delivery problems with autonomous vehicles on a ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-echelon distribution with city hub capacity management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SynchroTrans 2019 - Second International Workshop on Synchronization in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-echelon distribution with city hub capacity management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2018 - 7th International Workshop on Freight Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of urban delivery systems with drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Saleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog (Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic branch-cut-and-price algorithm for the ROADEF/EURO challenge on Inventory Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017 - 18ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Routing Problem over the long term: a math-heuristic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verolog 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a robust integrated optimization of timetable, rolling stock and crew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afafe Zehrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Railway Operations Modelling and Analysis (RailTokyo2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Narashino, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01250611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation de programmation linéaire et de programmation par contraintes pour le problème de déplacement de conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'15 - 16ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un système optimisé de portage d'achats en centre-ville Application au centre-ville d'Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Moesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIRL (Rencontres Internationales de la recherche en logistique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la robustesse des plans de transport ferroviaires par simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afafe Zehrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation par simulation de la robustesse des plans de transport ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afafe Zehrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur la Modélisation, l’Optimisation et la Simulation : de l’Economie Linéaire à l’Economie Circulaire (MOSIM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01086839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la disponibilité et de la fiabilité des informations sur le nombre de repositionnements dans un terminal à conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterated Local Search for the Multi Commodity Multi Trip Vehicle Routing Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and price approach for the container relocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00805062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi-Trip Vehicle Routing Problem with Time Windows and Release Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roadef 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01009575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi Trip Vehicle Routing Problem with Time Windows and Release Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Libeaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Metaheuristics International Conference (MIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00981809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi-Trip Vehicle Routing Problem with Time Windows and Release Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01009595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Column generation for the container relocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Material Handling Research Colloquium (IMHRC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Gardanne, France. to be published</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00731423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meteheuristic Method for the Multi Trip Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00732430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Column generation for the container relocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Annual Conference of the German Operations Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00730787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The City Logistics Facility Location Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00718894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of a truck appointment system on the service quality of inland transport modes at a multimodal container terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Logistics and Maritime Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bremen, France. pp.13 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00731428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metaheuristic Method for the Multi Trip Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00732425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The City Logistics Facility Location Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2012, Fifth International Workshop on Freight Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00718904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison d'un système de rendez-vous avec le problème d'affectation de ressources dans un terminal à conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00687930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach for locating logistics platforms for fast parcels delivery in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on City Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Mallorca, Spain. pp.360-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00603348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour la localisation de plateformes logistiques pour le transport de marchandises en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée de Recherche "Mobilité, Transport et Logistique" (MTL 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation approach to evaluate the impact of RFID technologies on a CTO environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Haouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Phoenix, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of RFID technologies in a manufacturing system, A discrete event simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Haouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 2011 : International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Noordwijkerhout, Netherlands. pp.523-529, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003646805230529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les RFID pour la production de chimiothérapies : Approches d'ordonnancement avec gestion des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00577903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotherapy Production Scheduling with Skill-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS HEALTHCARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00644096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de plateformes logistiques en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00574280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory routing problem for infectious medical waste collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU/ME 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00577912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic inventory routing problem for the collection of infectious waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROUTE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sitgès, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00644966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affectation optimisée des ressources de déchargement/chargement et de transport dans un terminal à conteneurs multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00575387v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new time-consistent vehicle routing problem for the transportation of handicapped persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Optimization Workshop (NOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage de guides d'ondes dans un satellite de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Bessaih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France. p. 155-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une heuristique pour le problème de tournées de véhicules régulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing and simulating loading/discharging resource allocation in a multimodal container port terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria L. Rodriguez-Verjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Logistics and Maritime Systems (LOGMS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Busan, South Korea. pp.D2.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time-consistent vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plates-formes en centre ville pour la Logistique Urbaine: étude sur la ville de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée de Recherche "Mobilité, Transport et Logistique" (MTL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact method to solve the Multi-Trip Vehicle Routing Problem with Time Windows and Limited Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISTAN VII'10: The Triennial Symposium on Transportation Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Tromso, Norway. pp.366-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00496041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'auto-identification pour la génération d'ordonnancements intégrant une approche de gestion des compétences : cas de la production de chimiothérapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et Ingénierie des systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact site availability approach to modeling the D-FAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Carneiro Linhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasing the Impacts of RFID Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC 2009. Winter Simulation Conference 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00470673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and price and cut pour des problèmes de transport de biens ou de personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Franciliennes de Recherche Opérationnelles (JFRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de Tournées de Véhicules Régulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de tournées de véhicules avec routes multiples pour réaliser des traitements phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude König</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009 - 10e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France. pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing a new refilling activity within biobanks using RFID technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORAHS 2009. 35th International Conference on Operational Research Applied to Health Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00470453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescheduling Flights, Aircraft, and Passengers Simultaneously under Disrupted Operations - A Mathematical Programming Approach based on Statistical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGIFORS Airline Operations 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Atlanta, Georgia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00468017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Programming and Mixed Integer Linear Programming for Rescheduling Trains under Disrupted Operations. A Comparative Analysis of Models, Solution Methods,and Their Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2009. 6th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Pittsburgh, United States. pp.312-313, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01929-6_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00457455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of radio-identification on cryo-cosnervation centers through simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC 2009. Winter Simulation Conference 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Austin, texas, United States. pp.2065-2077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00467541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode hybride PPC/PLNE pour le réordonnancement de plan de circulation ferroviaire en cas d'incident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009. 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00457931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Radio-identification on cryo-conservation centers through simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Winter Simulation Conference (WSC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Austin, France. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2009.5429638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01792333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du revenu pour le transport de containers par voies ferrées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Bilegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAODEF 2009. 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00458185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Trip Vehicule Routing Problem with Time Windows for Agricultural Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS'2009: 4th International Workshop on Freight Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Çeşme, İzmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00395324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de Branch & Price heuristique appliquée au problème de tournées de véhicules avec contraintes de chargement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009. 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00458923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new solution scheme in disruption management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2009. 23rd European Conference on Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00470403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Revenue Management Approach for Container Rail Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Bilegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2009. Fourth International Workshop on Freight Transportation and Logistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Çeşme, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00458189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage de guides d'ondes dans un satellite de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Bessaih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009. 10éme congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00458178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of Propagation of Incidents for rescheduling simultaneously flights and passengers under disturbed operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009. 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00457921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the impact of RFID technologies in healthcare applications: perspectives using simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Ancillary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memetic algorithm with a large neighborhood crossover operator for the generalized traveling salesman problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU/ME meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Troyes, France. http://webhost.ua.ac.be/eume/workshops/eume08/programme.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des NTIC dans la gestion d'un stock d'échantillons biologiques: la simulation pour aider à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH'08 (Gestion et Ingénierie des SystEmes Hospitaliers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp. 167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00562612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Neighborhood Search for Variants of TSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIC 2007: The Seventh Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of Propagation of Incidents for rescheduling simultaneously flights and passengers under disturbed operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international conference on NonConvex Programming : Local and Global approaches. Theory, Algorithms and Applications, NCP'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02467584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Cooperative Search for constraint satisfaction and combinatorial optimization : application to a rostering problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Multidisciplinary International Conference on Scheduling: Theory and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France. pp.557-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode exacte pour le problème d'ordonnancement d'atelier avec temps de préparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de problèmes de transport à la demande avec chemins alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Georges Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Programming and Mixed Integer Linear Programming for Rescheduling Trains under Disrupted Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuna-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.312-313, 2009, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01929-6_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Mutualized Urban Logistics Systems with Real-time Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.365-376, 2015, 4th International Symposium of Transport Simulation (ISTS'14) Selected Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01147475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Infectious Medical Waste Collection Using RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.W. Böse, H. Hu, C. Jahn, X. Shi, R. Stahlbock, S. Voss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.86-100, 2011, Lecture Notes In Computer Science 6971, Second International Conference, ICCL 2011, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00645531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Resource Allocation Problem in a Multimodal Container Terminal as a Network Flow Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen W. Böse, Hao Hu, Carlos Jahn, Xiaoning Shi, Robert Stahlbock, Stefan Voß. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6971, Springer, pp.341-353, 2011, Lecture Notes in Computer Science, Volume 6971/2011, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24264-9_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Exact Solution Algorithm for the Job Shop Problem with Sequence-Dependent Setup Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régin, Jean-Charles; Rueher, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp. 37-49, 2004, Lecture Notes in Computer Science, 978-3-540-21836-4. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24664-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00712628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new exact algorithm to solve the Multi-trip vehicle routing problem with time windows and limited duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00632609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed integer program for an optimized resource allocation at a multimodal container seaport terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00632603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated aircraft-passenger recovery approach for airline disruption management based on mathematical programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00528028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new consistent vehicle routing problem for the transportation of handicapped persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00555051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of delays induced by congestion in human-picker-to-part systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi Trip Vehicle Routing Problem with Time Windows and Release Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01006565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portage d'achat en Centre-ville, vers la mise en place d'un service de proximité de centre-ville, Rapport scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Libeaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Rodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Ecologie, du Développement Durable et de l'Energie (MEDDE), dans le cadre du PRÉDIT 4 -Groupe Opérationnel n°4 « Logistique et Transport de Marchandises ». 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Exact Algorithm to Solve the Multi-Trip Vehicle Routing Problem with Time Windows and Limited Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11023, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00616667v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification stratégique pour la logistique urbaine verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EMSE CMP–SFL 2010/6, Ecole Nationale Supérieure des Mines de Saint Etienne. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00527463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId377"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Feillet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Asia–Europe container network: The Suez Canal and Cape of Good Hope routes in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadeque Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Brahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 325, pp.167 - 188. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2025.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Routing for Large-Scale Mobility On-Demand Transportation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (1), pp.19-38. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31449/inf.v49i1.6756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workload equity in vehicle routing with a medium-term perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-024-00573-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A filtering system to solve the large-scale shared autonomous vehicles Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 161, pp.104551. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2024.104551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rail-road Dial-a-Ride problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 318 (2), pp.486-499. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2024.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-price algorithm for a routing problem with inbound and outbound requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, pp.105896. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2022.105896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consistent electric-Vehicle routing problem with backhauls and charging management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clóvis Seragiotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 300 (2), pp.602-614. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2022.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03641541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Routing with Stochastic Demands and Partial Reoptimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (5), pp.1393-1408. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2022.1129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03869924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickup and delivery problems with autonomous vehicles on rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.07.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact algorithm for the single liner service design problem with speed optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Cheaitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (22), pp.6809-6832. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1828636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03869939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Time-Dependent Vehicle Routing Problem with Time Windows and Road-Network Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Woensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Operations Research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43069-020-00049-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03641574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Steiner bi-objective shortest path problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Computational Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.100004. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejco.2021.100004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03641581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The parallel drone scheduling problem with multiple drones and vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa G Mbiadou Saleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-echelon distribution with a single capacitated city hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (3), pp.100015. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtl.2020.100015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02952118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Electric Vehicles on Congested Street Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 55 (1), pp.1-273. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2020.1004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02570143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling jobs with release dates on identical parallel machines by minimizing the total weighted completion time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dell'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Iori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.105018. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2020.105018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02747648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic branch-cut-and-price algorithm for the ROADEF/EURO challenge on Inventory Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.299-564. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2019.0961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02163171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic traveling salesman problem with stochastic release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 280 (3), pp.832-844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02185903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigraph Modeling and Adaptive Large Neighborhood Search for the Vehicle Routing Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.113-126. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01915904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local-Search Based Heuristic for the Unrestricted Block Relocation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Parragh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tricoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.44-56. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02090418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-price Algorithm for the Vehicle Routing Problem with Time Windows on a road network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Woensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue on The Future of Route Optimization/Vehicle Routing, 73 (4), pp.401-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stochastic discrete berth allocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Schepler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanlaville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.363-396. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-018-0128-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01803981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterated local search for the traveling salesman problem with release dates and completion time minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 98, pp.24-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01791790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative two-step heuristic for the parallel drone scheduling traveling salesman problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa G Mbiadou Saleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (4), pp.459-474. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problems with road-network information: State of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (3), pp.393-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01684038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch‐and‐price algorithm for the vehicle routing problem with time windows on a road network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Woensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (4), pp.401-417. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03869958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing sequential and integrated approaches for the production routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 269 (2), pp.633 - 646. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2018.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01792428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problems with multiple trips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 271 (1), pp.127-159. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-018-2988-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02083929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The delivery problem: optimizing hit rates in e-commerce deliveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard F. Hartl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117 (A), pp.455-472. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2018.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01876268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stochastic Close-Enough Arc Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (2), pp.205-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01421628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical analysis for the VRPTW with a multigraph representation for the road network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ben Ticha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01558173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm with performance guarantee for the Online Container Relocation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 259 (1), pp.48-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01517338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Routing Problems for City Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special issue on City Logistics, 6 (1), pp.51-79. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-014-0074-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01098140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relax-and-repair heuristic for the Swap-Body Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 253 (2), pp.957-978. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-015-2098-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01245335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on City Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Crainic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special issue on City Logistics, 6 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-015-0090-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01178753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-price algorithms for the solution of the Multi-Trip Vehicle Routing Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 249 (2), pp.551-559. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2015.08.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01186966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problems with multiple trips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), pp.223-259. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-016-0306-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01250603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi-Trip Vehicle Routing Problem with Time Windows and Release Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (2), pp.676-693. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2015.0608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-phase iterative heuristic approach for the production routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (4), pp.784-795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Mathematical Formulation for the Blocks Relocation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Caserta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Schwarze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 245, pp.415-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01135457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenue management for rail container transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Bilegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2), pp.261-283. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-014-0051-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of routing problems with release dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 247 (3), pp.797-803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01167297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification stratégique pour la logistique urbaine : l'apport de la recherche opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1), pp.100-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01161580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized allocation of straddle carriers to reduce overall delays at multimodal container terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Rodriguez Verjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (2-3), pp.300-330. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-013-9188-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00914723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new consistent vehicle routing problem for the transportation of people with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (3), pp.211-224. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of a truck appointment system on the service quality of inland transport modes at a multimodal container terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 235 (2), pp.461-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00847560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch and price approach for the container relocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (24), pp.7159-7176. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.965358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memetic Algorithm for the Multi Trip Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 236 (3), pp.833-848. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2013.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00847561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bi-Objective Inventory Routing Problem for Sustainable Waste Management Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (5-6), pp.299-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new exact algorithm to solve the multi-trip vehicle routing problem with time windows and limited duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), pp.235-259. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-013-0238-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01056150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterated local search for the multi-commodity multi-trip vehicle routing problem with time windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.257-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01092236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic inventory routing problem for infectious medical waste collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (1), pp.82-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00847558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MIP-based local search method for the railway rescheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (1), pp.69-86. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.20384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00466721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of radio-identification on cryoconservation centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Modeling and Computer Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.article 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00538569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-cancer drug supply chain: a coupled production-distribution problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00528014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity of the Split Delivery Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.741-750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00505967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAPI: Statistical Analysis of Propagation of Incidents. A new approach for Rescheduling Trains after disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 215 (1), pp.227-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00528030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of occupancy rate in dial-a-ride problems via linear fractional column generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (10), pp.1435 - 1442. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2010.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tutorial on column generation and branch-and-price for vehicle routing problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (4), pp.407-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00505959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problems with alternative paths: an application to on-demand transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204 (1), pp.62-75. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2009.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109003v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memetic algorithm with a large neighborhood crossover operator for the generalized traveling salesman problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (11), pp.1844-1852. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2009.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00238472v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface Special Issue: Networks Optimization Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (1), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01178750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on branch-and-cut-and-price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Medaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Walteros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (5), pp.346-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00528021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The undirected capacitated arc routing problem with profits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (11), pp.1860-1869</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00506963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing material handling costs in an assembly workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Essafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (14), pp.3853-3866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00465990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Capacitated Team Orienteering and Profitable Tour Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grazia Speranza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring new operational research opportunities within the Home Care context: the chemotherapy at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evren Sahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Care Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.179-191. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10729-009-9099-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00429472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant colony optimization for the traveling purchaser problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamic Frequency Assignment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Carneiro Linhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 195 (1), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2008.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of a Facility Layout Problem in a Final Assembly Workshop using Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Alizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOR: Information Systems and Operational Research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (2), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/infor.45.2.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact algorithm for team orienteering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10288-006-0009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch and bound method for the job-shop problem with sequence-dependent setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 p. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-007-0283-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interior point stabilization for column generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Martin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (5), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2006.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport à la demande points à points en zone peu dense. Proposition d'une méthode d'optimisation de tournées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.article 396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ant Colony Optimization Algorithm for the Optimization of the Keyboard Arrangement Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Oliver Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 148 (3), pp.672-686. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-2217(02)00489-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic Modelling and Optimization of the Keyboard Arrangement with an Ant Colony Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Oliver Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Yannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Kehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Eggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (2), pp.187-208. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0954482031000091509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering picking discomfort in the picker routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCL - EUROMar 2025 - Joint International Conference on Computational Logistics and EURO Mini Conference on Maritime Optimization and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A column generation approach to solve the Joint Order Batching and Picker Routing Problem with picker congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIP South America 2025 - Mixed Integer Programming Workshop South America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating and Optimizing Congestion Delay in Picker-to-Part Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Warehouse Management and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating picker congestion in the solving of the Joint Order Batching and Picker Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024: 25ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint design of conventional public transport network and mobility on demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Mouhrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Araldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGT: 26th Euro Working Group on Transportation Meeting (EWGT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lund, Sweden. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2407.01700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A column generation approach to solve the Joint Order Batching and Picker Routing Problem with picker congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2024-the Ninth International Workshop on Freight Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Autonomous Buses for On-Demand Transportation with Crossing Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berterottière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Palaiseau (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A column generation approach to solve the Joint Order Batching and Picker Routing Problem including picker congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th annual conference of the Belgian Operational Research Society (ORBEL 37)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A column generation approach to solve the Joint Order Batching and Picker Routing Problem including congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and solving the Joint Order Batching and Picker Routing Problem including picker congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SynchroTrans 2023: Third International Workshop on Synchronization in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Shared Autonomous Vehicles Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chijia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'exploitation d'un nouveau mode de transport à la demande rail-route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workload equity for a dynamic multi-period routing problem in the context of medical transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pickup and delivery problem with a fleet of electric vehicles and a local energy production unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Triennial Symposium on Transportation Analysis conference (TRISTAN XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Mauritius Island, Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Order Batching and Picker Routing Problem including congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickup and delivery with a fleet of electric vehicles and a local energy production unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Neighborhood Search approach for the Daily Drayage Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Abi-Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriac Azefack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Order Batching and Picker Routing Problem including congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2022 - Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Order Batching and Picker Routing Problem including congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORBEL 36 - 2022 - 36th conference of the Belgian Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickup and delivery problems with autonomous vehicles on rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Archetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2021, the Eight International Workshop on Freight Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tangier, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Price algorithm for a routing problem with inbound and outbound requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickup and delivery problems with autonomous vehicles on a ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-echelon distribution with city hub capacity management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SynchroTrans 2019 - Second International Workshop on Synchronization in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-echelon distribution with city hub capacity management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2018 - 7th International Workshop on Freight Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of urban delivery systems with drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raïssa Saleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog (Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic branch-cut-and-price algorithm for the ROADEF/EURO challenge on Inventory Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017 - 18ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory Routing Problem over the long term: a math-heuristic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verolog 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a robust integrated optimization of timetable, rolling stock and crew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afafe Zehrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Railway Operations Modelling and Analysis (RailTokyo2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Narashino, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01250611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation de programmation linéaire et de programmation par contraintes pour le problème de déplacement de conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'15 - 16ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un système optimisé de portage d'achats en centre-ville Application au centre-ville d'Aix-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Moesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIRL (Rencontres Internationales de la recherche en logistique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la robustesse des plans de transport ferroviaires par simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afafe Zehrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation par simulation de la robustesse des plans de transport ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afafe Zehrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur la Modélisation, l’Optimisation et la Simulation : de l’Economie Linéaire à l’Economie Circulaire (MOSIM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01086839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la disponibilité et de la fiabilité des informations sur le nombre de repositionnements dans un terminal à conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Iterated Local Search for the Multi Commodity Multi Trip Vehicle Routing Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Vigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and price approach for the container relocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00805062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi-Trip Vehicle Routing Problem with Time Windows and Release Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roadef 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01009575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi Trip Vehicle Routing Problem with Time Windows and Release Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Libeaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Metaheuristics International Conference (MIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00981809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi-Trip Vehicle Routing Problem with Time Windows and Release Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01009595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Column generation for the container relocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Material Handling Research Colloquium (IMHRC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Gardanne, France. to be published</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00731423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Column generation for the container relocation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Annual Conference of the German Operations Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00730787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meteheuristic Method for the Multi Trip Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00732430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The City Logistics Facility Location Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00718894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of a truck appointment system on the service quality of inland transport modes at a multimodal container terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Logistics and Maritime Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bremen, France. pp.13 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00731428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metaheuristic Method for the Multi Trip Vehicle Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00732425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The City Logistics Facility Location Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2012, Fifth International Workshop on Freight Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00718904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison d'un système de rendez-vous avec le problème d'affectation de ressources dans un terminal à conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00687930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach for locating logistics platforms for fast parcels delivery in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on City Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Mallorca, Spain. pp.360-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00603348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour la localisation de plateformes logistiques pour le transport de marchandises en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée de Recherche "Mobilité, Transport et Logistique" (MTL 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation approach to evaluate the impact of RFID technologies on a CTO environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Haouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Phoenix, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of RFID technologies in a manufacturing system, A discrete event simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobna Haouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 2011 : International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Noordwijkerhout, Netherlands. pp.523-529, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003646805230529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les RFID pour la production de chimiothérapies : Approches d'ordonnancement avec gestion des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00577903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotherapy Production Scheduling with Skill-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS HEALTHCARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00644096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de plateformes logistiques en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00574280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory routing problem for infectious medical waste collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU/ME 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00577912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic inventory routing problem for the collection of infectious waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROUTE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sitgès, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00644966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affectation optimisée des ressources de déchargement/chargement et de transport dans un terminal à conteneurs multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00575387v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new time-consistent vehicle routing problem for the transportation of handicapped persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Optimization Workshop (NOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage de guides d'ondes dans un satellite de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Bessaih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France. p. 155-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time-consistent vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing and simulating loading/discharging resource allocation in a multimodal container port terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria L. Rodriguez-Verjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Logistics and Maritime Systems (LOGMS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Busan, South Korea. pp.D2.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une heuristique pour le problème de tournées de véhicules régulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plates-formes en centre ville pour la Logistique Urbaine: étude sur la ville de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée de Recherche "Mobilité, Transport et Logistique" (MTL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact method to solve the Multi-Trip Vehicle Routing Problem with Time Windows and Limited Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRISTAN VII'10: The Triennial Symposium on Transportation Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Tromso, Norway. pp.366-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00496041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'auto-identification pour la génération d'ordonnancements intégrant une approche de gestion des compétences : cas de la production de chimiothérapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et Ingénierie des systèmes Hospitaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact site availability approach to modeling the D-FAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Carneiro Linhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasing the Impacts of RFID Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC 2009. Winter Simulation Conference 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00470673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de tournées de véhicules avec routes multiples pour réaliser des traitements phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude König</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009 - 10e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France. pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch and price and cut pour des problèmes de transport de biens ou de personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Franciliennes de Recherche Opérationnelles (JFRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de Tournées de Véhicules Régulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing a new refilling activity within biobanks using RFID technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORAHS 2009. 35th International Conference on Operational Research Applied to Health Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00470453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Programming and Mixed Integer Linear Programming for Rescheduling Trains under Disrupted Operations. A Comparative Analysis of Models, Solution Methods,and Their Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2009. 6th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Pittsburgh, United States. pp.312-313, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01929-6_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00457455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescheduling Flights, Aircraft, and Passengers Simultaneously under Disrupted Operations - A Mathematical Programming Approach based on Statistical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGIFORS Airline Operations 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Atlanta, Georgia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00468017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of radio-identification on cryo-cosnervation centers through simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSC 2009. Winter Simulation Conference 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Austin, texas, United States. pp.2065-2077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00467541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Radio-identification on cryo-conservation centers through simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Winter Simulation Conference (WSC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Austin, France. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2009.5429638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01792333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du revenu pour le transport de containers par voies ferrées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Bilegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAODEF 2009. 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00458185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode hybride PPC/PLNE pour le réordonnancement de plan de circulation ferroviaire en cas d'incident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009. 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00457931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Trip Vehicule Routing Problem with Time Windows for Agricultural Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS'2009: 4th International Workshop on Freight Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Çeşme, İzmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00395324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de Branch & Price heuristique appliquée au problème de tournées de véhicules avec contraintes de chargement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009. 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00458923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new solution scheme in disruption management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2009. 23rd European Conference on Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00470403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Revenue Management Approach for Container Rail Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Bilegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Brotcorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekael Hayel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODYSSEUS 2009. Fourth International Workshop on Freight Transportation and Logistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Çeşme, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00458189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage de guides d'ondes dans un satellite de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Bessaih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009. 10éme congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00458178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of Propagation of Incidents for rescheduling simultaneously flights and passengers under disturbed operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009. 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00457921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the impact of RFID technologies in healthcare applications: perspectives using simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Ancillary Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memetic algorithm with a large neighborhood crossover operator for the generalized traveling salesman problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU/ME meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Troyes, France. http://webhost.ua.ac.be/eume/workshops/eume08/programme.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des NTIC dans la gestion d'un stock d'échantillons biologiques: la simulation pour aider à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH'08 (Gestion et Ingénierie des SystEmes Hospitaliers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp. 167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00562612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Neighborhood Search for Variants of TSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIC 2007: The Seventh Metaheuristics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of Propagation of Incidents for rescheduling simultaneously flights and passengers under disturbed operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international conference on NonConvex Programming : Local and Global approaches. Theory, Algorithms and Applications, NCP'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02467584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Cooperative Search for constraint satisfaction and combinatorial optimization : application to a rostering problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Multidisciplinary International Conference on Scheduling: Theory and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France. pp.557-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode exacte pour le problème d'ordonnancement d'atelier avec temps de préparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00085777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de problèmes de transport à la demande avec chemins alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Georges Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Programming and Mixed Integer Linear Programming for Rescheduling Trains under Disrupted Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuna-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.312-313, 2009, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01929-6_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Mutualized Urban Logistics Systems with Real-time Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.365-376, 2015, 4th International Symposium of Transport Simulation (ISTS'14) Selected Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01147475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Infectious Medical Waste Collection Using RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Nolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.W. Böse, H. Hu, C. Jahn, X. Shi, R. Stahlbock, S. Voss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.86-100, 2011, Lecture Notes In Computer Science 6971, Second International Conference, ICCL 2011, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00645531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Resource Allocation Problem in a Multimodal Container Terminal as a Network Flow Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen W. Böse, Hao Hu, Carlos Jahn, Xiaoning Shi, Robert Stahlbock, Stefan Voß. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6971, Springer, pp.341-353, 2011, Lecture Notes in Computer Science, Volume 6971/2011, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24264-9_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Exact Solution Algorithm for the Job Shop Problem with Sequence-Dependent Setup Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régin, Jean-Charles; Rueher, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp. 37-49, 2004, Lecture Notes in Computer Science, 978-3-540-21836-4. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24664-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00712628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new exact algorithm to solve the Multi-trip vehicle routing problem with time windows and limited duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00632609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed integer program for an optimized resource allocation at a multimodal container seaport terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Zehendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00632603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated aircraft-passenger recovery approach for airline disruption management based on mathematical programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00528028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new consistent vehicle routing problem for the transportation of handicapped persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00555051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of delays induced by congestion in human-picker-to-part systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Torrealba-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi Trip Vehicle Routing Problem with Time Windows and Release Dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cattaruzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01006565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portage d'achat en Centre-ville, vers la mise en place d'un service de proximité de centre-ville, Rapport scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Housseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Libeaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Rodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Ecologie, du Développement Durable et de l'Energie (MEDDE), dans le cadre du PRÉDIT 4 -Groupe Opérationnel n°4 « Logistique et Transport de Marchandises ». 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Exact Algorithm to Solve the Multi-Trip Vehicle Routing Problem with Time Windows and Limited Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11023, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00616667v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification stratégique pour la logistique urbaine verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EMSE CMP–SFL 2010/6, Ecole Nationale Supérieure des Mines de Saint Etienne. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00527463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId377"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chijia Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31449/inf.v49i1.6756" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058856v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agius" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-024-00573-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610420v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104551" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jodeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chevrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.05.036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311690v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105896" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Nolz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#243;vis Seragiotto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.01.024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03869924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Florio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Poggi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2022.1129" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136655v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Trotta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Archetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.07.050" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03869939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1828636" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641574v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ben Ticha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Woensel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43069-020-00049-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejco.2021.100004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grangeon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa G Mbiadou Saleu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deroussi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.08.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02952118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2020.100015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02570143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2020.1004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02747648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kramer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dell'Amico" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Iori" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2020.105018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02163171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ogier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2019.0961" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02185903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Speranza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842350v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quilliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01803981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schepler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-018-0128-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01915904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.11.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02090418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parragh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tricoire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.04.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01791790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01792428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grazia Speranza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.01.052" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFNMJFJD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952007v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21846" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01684038v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03869958v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21852" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02083929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-2988-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01876268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F. Hartl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2018.09.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40M125ZL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01558173v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01421628v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01517338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zehendner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jaillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01098140v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-014-0074-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01245335v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Housseman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-2098-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01178753v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Crainic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-015-0090-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01186966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.08.040" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JW04H3F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250603v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-016-0306-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2015.0608" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01135457v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caserta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Schwarze" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Voss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092245v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092226v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Bilegan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-014-0051-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01167297v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01161580v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boudouin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00914723v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Rodriguez Verjan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-013-9188-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00847560v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21538" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092223v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.965358" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00847561v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.06.012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPBWSPLR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092257v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056150v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-013-0238-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092236v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vigo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00847558v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acu&#241;a-Agost" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20384" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KP2RBHHB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00538569v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528014v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chahed" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505967v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528030v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904436v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.12.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109003v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.10.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238472v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bontoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.05.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01178750v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laporte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528021v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Medaglia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Walteros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hertz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00465990v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alizon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Essafi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299943v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00429472v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-009-9099-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2BP7QX10-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313046v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119537v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dupont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Carneiro Linhares" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.01.028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05VCB53X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315417v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boussier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-006-0009-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325321v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alizon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Michelon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/infor.45.2.65" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103387v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-007-0283-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC9EB685C2253787F1999B50C5D209E269C445C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311478v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2006.11.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WXCRV4D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176208v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748742v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Eggers" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kehl" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliver Wagner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(02)00489-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748740v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0954482031000091509" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453532v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Torrealba-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05461702v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864953v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865813v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701229v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Wu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Mouhrim" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Molenbruch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.01700" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865835v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865936v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berterotti&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391684v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391679v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391103v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880476v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595454v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595269v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723282v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595306v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Semet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595375v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595216v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Abi-Nader" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Azefack" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771620v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794622v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669642v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595206v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655721v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317431v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966725v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083195v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Saleu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629298v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01335601v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250611v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afafe Zehrouni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grimaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109049v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739468v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moesch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946444v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086839v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946517v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946491v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00805062v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01009575v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00981809v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Libeaut" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01009595v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00731423v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00732430v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00730787v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00718894v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00731428v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00732425v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00718904v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00687930v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00603348v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604897v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644008v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Haouari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643997v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003646805230529" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00577903v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Collomp" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00644096v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00574280v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00577912v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00644966v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00575387v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529945v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529961v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Bessaih" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568886v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634257v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria L. Rodriguez-Verjan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529948v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497671v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00496041v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529970v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529537v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470673v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529984v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385877v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370189v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470453v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00468017v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00457455v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_24" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XBN5M966-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00467541v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00457931v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01792333v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2009.5429638" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00458185v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395324v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00458923v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470403v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00458189v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00458178v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00457921v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529879v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529653v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562612v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Daufresne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250069v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02467584v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196145v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085777v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319017v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges Garaix" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463996v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acuna-Agost" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01147475v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Makhloufi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00645531v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633223v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24264-9_25" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00712628v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24664-0_3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-41ZVNCQM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00632609v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00632603v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528028v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00555051v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472236v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01006565v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746013v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Rodes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616667v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Naud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00527463v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chijia Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31449/inf.v49i1.6756" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agius" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-024-00573-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610420v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104551" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jodeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chevrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.05.036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311690v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105896" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Nolz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#243;vis Seragiotto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.01.024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03869924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Florio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Poggi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2022.1129" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136655v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Trotta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Archetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.07.050" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03869939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1828636" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641574v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ben Ticha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Woensel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43069-020-00049-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejco.2021.100004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grangeon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa G Mbiadou Saleu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deroussi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.08.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02952118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattaruzza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2020.100015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02570143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2020.1004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02747648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kramer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dell'Amico" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Iori" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2020.105018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02163171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ogier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Semet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2019.0961" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02185903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Speranza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01915904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quilliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.11.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02090418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parragh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tricoire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.04.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01803981v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schepler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-018-0128-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01791790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952007v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21846" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01684038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03869958v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21852" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01792428v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grazia Speranza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.01.052" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFNMJFJD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02083929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-2988-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01876268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard F. Hartl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2018.09.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40M125ZL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01421628v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01558173v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01517338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zehendner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jaillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01098140v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-014-0074-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01245335v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Housseman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-2098-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01178753v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Crainic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-015-0090-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01186966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.08.040" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JW04H3F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250603v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-016-0306-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2015.0608" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092245v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01135457v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caserta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Schwarze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Voss" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092226v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Bilegan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-014-0051-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01167297v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01161580v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boudouin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00914723v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Rodriguez Verjan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-013-9188-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21538" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00847560v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092223v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.965358" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00847561v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.06.012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPBWSPLR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092257v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056150v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-013-0238-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01092236v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vigo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00847558v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acu&#241;a-Agost" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20384" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KP2RBHHB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00538569v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528014v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chahed" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505967v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528030v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904436v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.12.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109003v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.10.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238472v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bontoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.05.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01178750v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laporte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528021v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Medaglia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Walteros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hertz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00465990v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alizon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Essafi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299943v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00429472v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-009-9099-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2BP7QX10-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313046v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119537v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dupont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Carneiro Linhares" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.01.028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05VCB53X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325321v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Alizon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Michelon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/infor.45.2.65" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315417v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boussier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-006-0009-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103387v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-007-0283-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC9EB685C2253787F1999B50C5D209E269C445C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311478v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2006.11.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WXCRV4D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176208v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748742v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Eggers" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kehl" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oliver Wagner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(02)00489-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748740v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0954482031000091509" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453532v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Torrealba-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05461702v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864953v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865813v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701229v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Wu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Mouhrim" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Molenbruch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.01700" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865835v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865936v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berterotti&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391684v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391679v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391103v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880476v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595269v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595454v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723282v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595306v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Semet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595375v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595216v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Abi-Nader" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Azefack" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771620v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794622v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669642v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595206v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655721v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317431v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966725v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083195v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Saleu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629298v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01335601v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01250611v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afafe Zehrouni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grimaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109049v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739468v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moesch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946444v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086839v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946517v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946491v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00805062v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01009575v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00981809v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Libeaut" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01009595v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00731423v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00730787v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00732430v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00718894v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00731428v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00732425v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00718904v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00687930v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00603348v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604897v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644008v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Haouari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643997v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003646805230529" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00577903v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Collomp" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00644096v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00574280v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00577912v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00644966v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00575387v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529945v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529961v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Bessaih" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529948v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634257v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria L. Rodriguez-Verjan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568886v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497671v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00496041v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529970v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529537v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470673v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370189v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529984v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385877v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470453v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00457455v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_24" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XBN5M966-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00468017v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00467541v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01792333v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2009.5429638" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00458185v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00457931v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395324v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00458923v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470403v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00458189v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00458178v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00457921v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529879v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529653v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562612v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Daufresne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250069v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02467584v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196145v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085777v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319017v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges Garaix" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463996v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acuna-Agost" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01147475v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Makhloufi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00645531v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633223v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24264-9_25" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00712628v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24664-0_3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-41ZVNCQM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00632609v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00632603v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528028v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00555051v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472236v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01006565v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746013v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Rodes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616667v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Naud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00527463v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>