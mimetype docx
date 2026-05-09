--- v0 (2026-03-28)
+++ v1 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Fournier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mes publications dans HAL INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6150-9079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">203151526</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-6727-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis documentaliste en appui aux unités du centre INRAE Occitanie-Montpellier. Je contribue au signalement des publications scientifiques dans HAL. J'anime des formations pour les doctorants INRAE (parcours Papirus) ou pour la communauté scientifique (infodoc online). Je réalise aussi des études bibliométriques au sein de la direction pour la science ouverte (DipSO) principalement pour la direction des relations internationales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Will “cultured meat” transform our food system towards more sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (Supplement 1), pp.101145. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring scientific landscapes: a bibliometric analysis of the Caribbean islands scientific production in the fields of agriculture, environment, and health (2011-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (1), pp.118-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Scientific and Press Articles Related to Cultured Meat for a Better Understanding of Its Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaïer Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID. L'identifiant chercheur incontournable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Délégation À L'Information Scientifique Et Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activ'IST, les focus de l'IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU27 and USA leadership in fruit and vegetable research: a bibliometric study from 2000 to 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dosba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98 (3), pp.2207-2222. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-013-1160-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des collaborations internationales de l'Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° Spécial: L’Information Scientifique et Technique à l’Inra, pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimising pain in farm animals: the 3S approach – ‘Suppress, Substitute, Soothe’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Guatteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Levionnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (8), pp.1261-1274. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112000262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for analyzing and mapping scholarly publications not indexed by the Web of Science: the case of fruit and vegetable publications by the French National Institute for Agricultural Research (INRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Dosba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (2), pp.131 - 140. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2011022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’ingénierie documentaire dans une expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques mondiales sur les fruits et légumes (F&L) au cours de la période 2000-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Dosba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.115-126. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/abd7-zw57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for producing indicators from a bibliometric study of scientific production: the case of fruit and vegetable publications by the French National Institute for Agricultural Research (INRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Dosba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeannequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (5), pp.305-312. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2009025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of genotype, location and their interaction on early growth and branching in apricot trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 81 (2), pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of genotype, location and their interaction on early growth and branching in apricot trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 81 (2), pp.189-198. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14620316.2006.11512049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in primary and secondary growth as influenced by crop load in 'Fantasme' apricot trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 75 (5), pp.510-519. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14620316.2000.11511277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of fruit tree axillary shoot and flowering distribution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54 (6), pp.431-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of fruit tree axillary shoot and flowering distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54 (6), pp.431-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fruits et légumes dans l'alimentation : enjeux et déterminants de la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Combris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josèphe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Baberger-Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caillavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 127 p., 2008, Expertise Collective, 978-2-7592-0083-2. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/n9ht-rg42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe : éléments de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleurs animales : les identifier, les comprendre, les limiter chez les animaux, rapport d’expertise scientifique collective, INRA (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation des processus de croissance et développement qui contribuent aux performances agronomiques du pêcher Prunus persica (L.) Batsch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Montpellier, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02844469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the research projects funded by the ARIMNet 2011 joint call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouriveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Zebakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cropbooster-P: Network maps of research networks available for further scientific interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CropBooster-P - Preparatory action to Boost Global Crop Yield for Food &amp; Nutrition Security and fueling a Bioeconomy. 2020, pp.1-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des acteurs Vigne & Vin (V&V) à l'aide de la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude bibliométrique des publications académiques des pays PRIMA Sud de la Méditerranée (PSEM) dans les thématiques PRIMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Halley Des Fontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications 2008-2012 sur la vigne et le vin V&V et positionnement de l’Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique de la littérature scientifique mondiale sur la recherche en Apidologie 1975-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Savajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude bibliométrique du CGIAR 2003-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bedu Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur les recherches &amp;quot;Vigne & Vin&amp;quot; des centres Inra de Colmar, Bordeaux, Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pelsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] INRA Occitanie Montpellier. 2014, 12 p. + Annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie documentaire en appui à une ESCo (« Douleurs animales »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques mondiales sur les fruits et légumes (F&L) au cours de la période 2000-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Dosba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA Groupe Filière Fruits. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques vigne et vin sur la période 1999-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Moulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité de Gestion de La Direction Scientifique Plante Et Produits Du Végétal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Institut Français de La Vigne Et Du Vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude bibliométrique des publications de l’Inra sur les fruits et légumes au cours de la période 2002-2006 (hors Web of Science): synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Dosba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Fournier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mes publications dans HAL INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6150-9079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">203151526</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-6727-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis documentaliste en appui aux unités du centre INRAE Occitanie-Montpellier. Je contribue au signalement des publications scientifiques dans HAL. J'anime des formations pour les doctorants INRAE (parcours Papirus) ou pour la communauté scientifique (infodoc online). Je réalise aussi des études bibliométriques au sein de la direction pour la science ouverte (DipSO) principalement pour la direction des relations internationales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Will “cultured meat” transform our food system towards more sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (Supplement 1), pp.101145. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring scientific landscapes: a bibliometric analysis of the Caribbean islands scientific production in the fields of agriculture, environment, and health (2011-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (1), pp.118-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Scientific and Press Articles Related to Cultured Meat for a Better Understanding of Its Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaïer Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID. L'identifiant chercheur incontournable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Délégation À L'Information Scientifique Et Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activ'IST, les focus de l'IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU27 and USA leadership in fruit and vegetable research: a bibliometric study from 2000 to 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dosba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98 (3), pp.2207-2222. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-013-1160-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimising pain in farm animals: the 3S approach – ‘Suppress, Substitute, Soothe’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Guatteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Levionnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (8), pp.1261-1274. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112000262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des collaborations internationales de l'Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° Spécial: L’Information Scientifique et Technique à l’Inra, pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for analyzing and mapping scholarly publications not indexed by the Web of Science: the case of fruit and vegetable publications by the French National Institute for Agricultural Research (INRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Dosba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (2), pp.131 - 140. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2011022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques mondiales sur les fruits et légumes (F&L) au cours de la période 2000-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Dosba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.115-126. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/abd7-zw57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’ingénierie documentaire dans une expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for producing indicators from a bibliometric study of scientific production: the case of fruit and vegetable publications by the French National Institute for Agricultural Research (INRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aventurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Dosba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeannequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (5), pp.305-312. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2009025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of genotype, location and their interaction on early growth and branching in apricot trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 81 (2), pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of genotype, location and their interaction on early growth and branching in apricot trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 81 (2), pp.189-198. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14620316.2006.11512049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in primary and secondary growth as influenced by crop load in 'Fantasme' apricot trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 75 (5), pp.510-519. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14620316.2000.11511277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of fruit tree axillary shoot and flowering distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54 (6), pp.431-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of fruit tree axillary shoot and flowering distribution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54 (6), pp.431-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fruits et légumes dans l'alimentation : enjeux et déterminants de la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Combris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josèphe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Baberger-Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caillavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 127 p., 2008, Expertise Collective, 978-2-7592-0083-2. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/n9ht-rg42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe : éléments de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleurs animales : les identifier, les comprendre, les limiter chez les animaux, rapport d’expertise scientifique collective, INRA (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation des processus de croissance et développement qui contribuent aux performances agronomiques du pêcher Prunus persica (L.) Batsch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Montpellier, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02844469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the research projects funded by the ARIMNet 2011 joint call</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouriveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Zebakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cropbooster-P: Network maps of research networks available for further scientific interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CropBooster-P - Preparatory action to Boost Global Crop Yield for Food &amp; Nutrition Security and fueling a Bioeconomy. 2020, pp.1-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des acteurs Vigne & Vin (V&V) à l'aide de la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude bibliométrique des publications académiques des pays PRIMA Sud de la Méditerranée (PSEM) dans les thématiques PRIMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Halley Des Fontaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur les recherches &amp;quot;Vigne & Vin&amp;quot; des centres Inra de Colmar, Bordeaux, Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pelsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] INRA Occitanie Montpellier. 2014, 12 p. + Annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications 2008-2012 sur la vigne et le vin V&V et positionnement de l’Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique de la littérature scientifique mondiale sur la recherche en Apidologie 1975-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Savajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude bibliométrique du CGIAR 2003-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bedu Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie documentaire en appui à une ESCo (« Douleurs animales »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques mondiales sur les fruits et légumes (F&L) au cours de la période 2000-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Dosba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA Groupe Filière Fruits. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques vigne et vin sur la période 1999-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Moulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité de Gestion de La Direction Scientifique Plante Et Produits Du Végétal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Institut Français de La Vigne Et Du Vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude bibliométrique des publications de l’Inra sur les fruits et légumes au cours de la période 2002-2006 (hors Web of Science): synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Dosba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54536305"/>
+    <w:nsid w:val="96530D69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6150-9079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203151526" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6727-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530893v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sgha&#239;er Chriki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01845" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607539v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le H&#233;naff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Fournier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;l&#233;gation &#192; L'Information Scientifique Et Technique" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268381v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violaine Tatry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dosba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-013-1160-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939705v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile B&#233;du" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Violaine Tatry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levionnois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000262" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dosba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lefebvre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Dosba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jeannequin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/abd7-zw57" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2009025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2006.11512049" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Salles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2000.11511277" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;don" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824221v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Baberger-Gateau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/les_partenariats/expertise/expertises_realisees/les_fruits_et_legumes_dans_l_alimentation_rapport_d_expertise" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n9ht-rg42" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02844469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouriveau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhouma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Zebakh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Vilotte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Halley Des Fontaines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Savajol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette P&#233;lissier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thybaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bedu B&#233;du" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pelsy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824309v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939732v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Dosba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moulliet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; de Gestion de La Direction Scientifique Plante Et Produits Du V&#233;g&#233;tal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut Fran&#231;ais de La Vigne Et Du Vin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811769v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6150-9079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203151526" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6727-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530893v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101145" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sgha&#239;er Chriki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01845" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607539v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le H&#233;naff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Fournier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;l&#233;gation &#192; L'Information Scientifique Et Technique" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268381v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violaine Tatry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dosba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-013-1160-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levionnois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000262" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile B&#233;du" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Violaine Tatry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dosba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Dosba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jeannequin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/abd7-zw57" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lefebvre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2009025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2006.11512049" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2000.11511277" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;don" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824221v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Baberger-Gateau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/les_partenariats/expertise/expertises_realisees/les_fruits_et_legumes_dans_l_alimentation_rapport_d_expertise" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n9ht-rg42" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02844469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouriveau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhouma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Zebakh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Vilotte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Halley Des Fontaines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pelsy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800232v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800641v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Savajol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette P&#233;lissier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thybaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bedu B&#233;du" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824309v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939732v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Dosba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moulliet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; de Gestion de La Direction Scientifique Plante Et Produits Du V&#233;g&#233;tal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut Fran&#231;ais de La Vigne Et Du Vin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811769v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>