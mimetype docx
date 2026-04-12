--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -2195,183 +2195,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le dépôt de bronzes launacien de Roque-Courbe, Saint-Saturnin (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 10, pp.9-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/dam.1987.986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Observations sur la production et le commerce des céréales en Languedoc méditerranéen durant l’Age du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 20, pp.43-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/ran.1987.1306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227642v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05227646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassins et disques en bronze à décor perlé du bassin moyen de l’Hérault</w:t>
               </w:r>
@@ -2970,1345 +2970,1345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">5000 ans d’histoire sous la Méridienne. Les fouilles de l’A75 au sud de Clermont-Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bèche-Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bleu autour, 206 p., 2023, 978-2-35848-237-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Atlas archéologique de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Tallandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.336, 2023, 979-10-210-5938-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delrieu</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochelongue (Agde, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Bèche-Wittmann</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gascó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christel Fraisse</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Aragón Nuñez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.362, 2022, Mondes anciens, Rosa Plana-Mallart, 978-2-36781-474-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Gaulois à l’œil nu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bianchi</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Perrodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 160 p., 2021, 9782271132215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fabrique de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammarion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 320 p., 2021, 9782080234704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Country in the City: Agricultural Functions of Protohistoric Urban Settlements (Aegean and Western Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Orgeolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia Pomadère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zurbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 210 p., 2019, 9781789691337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctvr00x98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Protohistoire de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, Paris, pp.540, 2018, 978-2-7056-9594-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire des civilisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Demoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Schnapp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 605 p., 2018, 9782707188786</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 404 p., 2017, Recherches, 9782707196507</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Launac et le launacien. Dépôts de bronzes protohistoriques du Sud de la Gaule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gascó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Bleu autour, 206 p., 2023, 978-2-35848-237-0</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 384 p., 2017, 978-2-36781-213-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean Guilaine</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greek Marseille and Mediterranean Celtic Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Bouffier; Dominique Garcia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang Pub Inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, pp.334, 2017, Lang Classical Studies, Daniel H. Garrison, 145391689X; 978-1453916896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-1-4539-1689-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les estructures socials protohistòriques a la Gàl·lia i a Ibèria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carme Belarte</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Gascó</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.362, 2022, Mondes anciens, Rosa Plana-Mallart, 978-2-36781-474-2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Sanmartí</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universitat de Barcelona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 336 p., 2015, Arqueo Mediterrània, 14, 978-84-936769-4-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...71 lines deleted...]
-              <w:t xml:space="preserve">, 160 p., 2021, 9782271132215</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Celtique méditerranéenne. Habitats et sociétés en Languedoc et en Provence. VIIIe-IIe siècles av. J.-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Errance, 250 p. (réédition, revue et augmentée), 2014, 978-2877725620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...614 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires de Marseille antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...259 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
@@ -5737,203 +5737,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
-[...63 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Préfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Margarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5976,146 +5830,378 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle p.C., II. Agglomération et </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius éditions, pp.11-14, 2022, Pictor 10, 978-2-35613-483-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04128230v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Dumont-Castells. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pillages archéologiques. Le cas Pierre-Calixte Duretête</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-38473-008-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La Terre comme un livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Garcia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de la France. 20 ans d'archéologie préventive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammarion; Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.8-21, 2021, 9782080234704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.9, 2021, 978-94-6161-641-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion. Éloge de la fabrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6135,384 +6221,298 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flammarion; Inrap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.300-308, 2021, 9782080234704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rozenn Colleter; Daniel Pichot; Éric Cruzéby. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Louise de Quengo, une Bretonne du XVIIe siècle : archéologie, anthropologie, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-12, 2021, 978-2-7535-8233-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03686140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions LIBEL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9, 2021, 978-2-491924-14-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions LIBEL</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03687447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences préhistoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Patou-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Demoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Schnapp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire des Civilisation. Les révolutions de l’archéologie contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte; Dominique Carré; INRAP, 2018, 9782707188786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6531,199 +6531,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02331051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial variations: Natives and Greeks in the Mediterranean Celtic region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Garcia</w:t>
+                <w:t xml:space="preserve">Celtan and Ligurians in South Gallia: ethnogenesis and archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouffier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouffier Sophie; Garcia Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greek Marseille and Mediterranean Celtic Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 20, Peter Lang, pp.37-52, 2017, Lang Classical Studies, 978-1-4331-3204-9</w:t>
+              <w:t xml:space="preserve">, 20, Peter Lang, pp.53-74, 2017, Lang Classical Studies, 978-1-4331-3204-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511301v1</w:t>
+                <w:t xml:space="preserve">hal-03511308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celtan and Ligurians in South Gallia: ethnogenesis and archaeology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Territorial variations: Natives and Greeks in the Mediterranean Celtic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouffier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouffier Sophie; Garcia Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greek Marseille and Mediterranean Celtic Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 20, Peter Lang, pp.53-74, 2017, Lang Classical Studies, 978-1-4331-3204-9</w:t>
+              <w:t xml:space="preserve">, 20, Peter Lang, pp.37-52, 2017, Lang Classical Studies, 978-1-4331-3204-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511308v1</w:t>
+                <w:t xml:space="preserve">hal-03511301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The exchanges on the coastline of the southern Gaul in the first Iron Age: from “Hellenisation” concept to “Mediterraneisation”</w:t>
               </w:r>
@@ -7775,254 +7775,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les âges du Bronze et du Fer dans les Hautes-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Ganet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carte archéologique de la Gaule 05 : Les Hautes-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des inscriptions des belles lettres; Fondation Maison des Sciences de l'Homme, pp.40-44, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le territoire d’Agde grecque et l’occupation du sol en Languedoc central durant l’âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les pas des Grecs en Occident. Hommages à André Nickels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADAM; Errance, pp.137-167, 1995, Études Massaliètes, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire et habiter en Languedoc durant l’Age du fer (VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; Jean Vaquer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’habitat néolithique et protohistorique dans le Sud de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaires du Centre d’Anthropologie, École des Hautes Études en Sciences Sociales, pp.67-72, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomérations et territoires aux V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. n. è. dans l'interfluve Aude-Hérault: proposition d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cité et territoire. Colloque Européen Béziers, 14-16 octobre 1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Sciences et Techniques de l'Antiquité, pp.175-186, 1995, ISTA, 565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos du faciès céramique d’Agde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8038,285 +8111,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les pas des Grecs en Occident. Hommages à André Nickels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADAM; Errance, pp.99-104, 1995, Études Massaliètes, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carrières de meules d'Agde grecque (Hérault) et la diffusion du type rotatif en Gaule méridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Claire Amouretti; Georges Comet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transmission des connaissances techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Provence, pp.25-32, 1995, Cahier d'histoire des techniques, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hérault un fleuve-frontière durant la Protohistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aline Rousselle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières terrestres, frontières célestes dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Perpignan, pp.67-80, 1995, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupvd.5651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pupvd.5651⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05424061v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05424158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
@@ -8641,252 +8641,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments d'architecture publique à Ensérune (Nissan-lez-Ensérune, Hérault)</w:t>
+                <w:t xml:space="preserve">Un projet collectif d'étude sur les &amp;quot;Monuments publics protohistoriques du Midi de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et monuments publics protohistoriques de Gaule méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.31-43, 1992, Documents d'Archéologie Méridionale, vol. 15, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.11-12, 1992, Documents d'Archéologie Méridionale, vol. 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Les stèles de la Ramasse à Clermont-l'Hérault (Hérault)</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments d'architecture publique à Ensérune (Nissan-lez-Ensérune, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et monuments publics protohistoriques de Gaule méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.158-165, 1992, Documents d'Archéologie Méridionale, vol. 15, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.31-43, 1992, Documents d'Archéologie Méridionale, vol. 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/dam.1992.1050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Un projet collectif d'étude sur les &amp;quot;Monuments publics protohistoriques du Midi de la France</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stèles de la Ramasse à Clermont-l'Hérault (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et monuments publics protohistoriques de Gaule méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.11-12, 1992, Documents d'Archéologie Méridionale, vol. 15</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.158-165, 1992, Documents d'Archéologie Méridionale, vol. 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/dam.1992.1065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019322v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion des amphores massaliètes vers le Massif Central (vallée de l’Hérault et département de l’Aveyron)</w:t>
               </w:r>
@@ -9695,51 +9695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081469v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04464868v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.15513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.11102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04110433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04108063v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zimmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.9826" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217294v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vignot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Surlapierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3337" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1996.1462" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Columeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1995.1160" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1993.2934" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orliac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227891v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423914v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weidelt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pernaud-Orliac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1990.1008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1987.1306" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1987.986" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1985.965" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Perrodeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/les-gaulois-a-l-oeil-nu-2/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04975201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suerte-editions.fr/via-domitia-en-occitanie/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04573155v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#232;che-Wittmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fraisse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bianchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arag&#243;n Nu&#241;ez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/rochelongue-agde-herault.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227484v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/les-gaulois-a-l-oeil-nu/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679252v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152596v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Orgeolet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctvr00x98" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvr00x98" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une_histoire_des_civilisations-9782707188786" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983284v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/launac-et-le-launacien.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651957v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/31735?v=toc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-1-4539-1689-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227392v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bras" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/archeologie_des_migrations-9782707196507" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227348v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carme Belarte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sanmart&#237;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icac.cat/serveis/publicacions/llibre/les-estructures-socials-protohistoriques-a-la-gal%C2%B7lia-i-a-iberia/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05226757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05226798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actes-sud.fr/les-territoires-de-marseille-antique" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226776v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019619v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Verhaeghe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/la-ceramique" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333245v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226747v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Campolo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753369v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019587v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aibl.fr/collections/carte-archeologique-de-la-gaule-34-1-le-lodevois/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meeks" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562916v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Beltr&#225;n Lloris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Arcelin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schwaller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019502v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019235v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/entre-iberes-et-ligures/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019270v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569150v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/atlas-des-sites-archeologiques-menaces" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128267v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128230v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679987v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03686140v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687447v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679897v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331051v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511301v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511308v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050145v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939848v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423898v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423880v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pccj.587" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pccj.612" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302028v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754866v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02461223v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Palet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Walsh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306409v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569587v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424194v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019529v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424119v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424082v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019526v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424108v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424061v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.5651" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424158v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423989v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424002v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424012v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424016v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424019v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019417v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1992.1050" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019427v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1992.1065" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019322v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227810v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2079" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102133v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019201v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227788v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412457v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081469v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04464868v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.15513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.11102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04110433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04108063v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zimmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.9826" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217294v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vignot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Surlapierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3337" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1996.1462" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Columeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1995.1160" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1993.2934" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orliac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227891v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423914v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weidelt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pernaud-Orliac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1990.1008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1987.986" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1987.1306" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1985.965" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Perrodeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/les-gaulois-a-l-oeil-nu-2/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04975201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suerte-editions.fr/via-domitia-en-occitanie/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04573155v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#232;che-Wittmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fraisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bianchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arag&#243;n Nu&#241;ez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/rochelongue-agde-herault.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227484v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/les-gaulois-a-l-oeil-nu/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679252v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152596v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Orgeolet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctvr00x98" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvr00x98" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983284v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une_histoire_des_civilisations-9782707188786" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/archeologie_des_migrations-9782707196507" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983263v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/launac-et-le-launacien.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651957v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/31735?v=toc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-1-4539-1689-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227348v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carme Belarte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sanmart&#237;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icac.cat/serveis/publicacions/llibre/les-estructures-socials-protohistoriques-a-la-gal%C2%B7lia-i-a-iberia/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05226757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05226798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actes-sud.fr/les-territoires-de-marseille-antique" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226776v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019619v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Verhaeghe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/la-ceramique" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333245v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226747v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Campolo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753369v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019587v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aibl.fr/collections/carte-archeologique-de-la-gaule-34-1-le-lodevois/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meeks" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562916v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Beltr&#225;n Lloris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Arcelin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schwaller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019502v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019235v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/entre-iberes-et-ligures/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019270v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569150v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/atlas-des-sites-archeologiques-menaces" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128230v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128057v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128267v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679897v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685505v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679987v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03686140v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687447v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331051v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511308v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511301v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050145v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939848v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423898v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423880v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pccj.587" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pccj.612" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302028v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754866v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02461223v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Palet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Walsh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306409v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569587v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424194v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424158v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019529v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424119v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424082v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019526v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424108v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424061v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.5651" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423989v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424002v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424012v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424016v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424019v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019322v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019417v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1992.1050" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019427v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1992.1065" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227810v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2079" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102133v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019201v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227788v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412457v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>