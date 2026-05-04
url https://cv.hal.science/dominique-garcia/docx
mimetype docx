--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -322,174 +322,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hommages à Frédéric Gransar, 1/2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Hors série 6 : Archéologie nationale. Recherche Expertise Patrimoine, pp.3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.11102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeopages.11102⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04107723v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04110433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L' Archéologie au service de Notre-Dame : révélations et découvertes</w:t>
               </w:r>
@@ -1461,191 +1461,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'oléiculture et la viticulture antiques dans la Moyenne vallée de l'Hérault</w:t>
+                <w:t xml:space="preserve">La vallée de l'Hérault durant la Protohistoire (IX-Ier s. av. J.C.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Orliac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Groupe de Recherches et d'Etudes du Clermontais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 67-68-69, pp.33-40</w:t>
+              <w:t xml:space="preserve">, 1993, 67-68-69, pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423953v1</w:t>
+                <w:t xml:space="preserve">hal-05423944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vallée de l'Hérault durant la Protohistoire (IX-Ier s. av. J.C.).</w:t>
+                <w:t xml:space="preserve">L'oléiculture et la viticulture antiques dans la Moyenne vallée de l'Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Orliac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Groupe de Recherches et d'Etudes du Clermontais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 67-68-69, pp.23-32</w:t>
+              <w:t xml:space="preserve">, 1993, 67-68-69, pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423944v1</w:t>
+                <w:t xml:space="preserve">hal-05423953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éléments de pressoirs de Lattes et l'oléiculture antique en Languedoc méditerranéen</w:t>
               </w:r>
@@ -2195,183 +2195,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Observations sur la production et le commerce des céréales en Languedoc méditerranéen durant l’Age du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 20, pp.43-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.1987.1306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le dépôt de bronzes launacien de Roque-Courbe, Saint-Saturnin (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 10, pp.9-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/dam.1987.986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227646v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05227642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassins et disques en bronze à décor perlé du bassin moyen de l’Hérault</w:t>
               </w:r>
@@ -2970,1345 +2970,1345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Atlas archéologique de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Tallandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.336, 2023, 979-10-210-5938-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">5000 ans d’histoire sous la Méridienne. Les fouilles de l’A75 au sud de Clermont-Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bèche-Wittmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bleu autour, 206 p., 2023, 978-2-35848-237-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Dominique Garcia</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochelongue (Agde, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bouiron</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Boissière</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gascó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blin</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Aragón Nuñez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.362, 2022, Mondes anciens, Rosa Plana-Mallart, 978-2-36781-474-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Gaulois à l’œil nu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Perrodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 160 p., 2021, 9782271132215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fabrique de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammarion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 320 p., 2021, 9782080234704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Country in the City: Agricultural Functions of Protohistoric Urban Settlements (Aegean and Western Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Orgeolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia Pomadère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zurbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 210 p., 2019, 9781789691337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctvr00x98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire des civilisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Demoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Schnapp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 605 p., 2018, 9782707188786</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Protohistoire de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, Paris, pp.540, 2018, 978-2-7056-9594-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Launac et le launacien. Dépôts de bronzes protohistoriques du Sud de la Gaule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gascó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 384 p., 2017, 978-2-36781-213-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greek Marseille and Mediterranean Celtic Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Bouffier; Dominique Garcia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang Pub Inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, pp.334, 2017, Lang Classical Studies, Daniel H. Garrison, 145391689X; 978-1453916896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-1-4539-1689-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.336, 2023, 979-10-210-5938-2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 404 p., 2017, Recherches, 9782707196507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Jean Guilaine</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les estructures socials protohistòriques a la Gàl·lia i a Ibèria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carme Belarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, pp.362, 2022, Mondes anciens, Rosa Plana-Mallart, 978-2-36781-474-2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Sanmartí</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universitat de Barcelona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 336 p., 2015, Arqueo Mediterrània, 14, 978-84-936769-4-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...71 lines deleted...]
-              <w:t xml:space="preserve">, 160 p., 2021, 9782271132215</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Celtique méditerranéenne. Habitats et sociétés en Languedoc et en Provence. VIIIe-IIe siècles av. J.-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Errance, 250 p. (réédition, revue et augmentée), 2014, 978-2877725620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...544 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires de Marseille antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...329 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
@@ -5737,57 +5737,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Dumont-Castells. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pillages archéologiques. Le cas Pierre-Calixte Duretête</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-38473-008-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Margarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5830,689 +5976,543 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle p.C., II. Agglomération et </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius éditions, pp.11-14, 2022, Pictor 10, 978-2-35613-483-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
+              <w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t>
+              <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.9, 2021, 978-94-6161-641-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Introduction. La Terre comme un livre</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Éloge de la fabrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique de la France. 20 ans d'archéologie préventive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flammarion; Inrap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.8-21, 2021, 9782080234704</w:t>
+              <w:t xml:space="preserve">, pp.300-308, 2021, 9782080234704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t>
+              <w:t xml:space="preserve">Rozenn Colleter; Daniel Pichot; Éric Cruzéby. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.9, 2021, 978-94-6161-641-8</w:t>
+              <w:t xml:space="preserve">Louise de Quengo, une Bretonne du XVIIe siècle : archéologie, anthropologie, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-12, 2021, 978-2-7535-8233-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Conclusion. Éloge de la fabrique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions LIBEL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9, 2021, 978-2-491924-14-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La Terre comme un livre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique de la France. 20 ans d'archéologie préventive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flammarion; Inrap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.300-308, 2021, 9782080234704</w:t>
+              <w:t xml:space="preserve">, pp.8-21, 2021, 9782080234704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...147 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions LIBEL</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03687447v1</w:t>
+                <w:t xml:space="preserve">hal-03679897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences préhistoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Patou-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Demoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Schnapp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire des Civilisation. Les révolutions de l’archéologie contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte; Dominique Carré; INRAP, 2018, 9782707188786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6531,427 +6531,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02331051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celtan and Ligurians in South Gallia: ethnogenesis and archaeology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Territorial variations: Natives and Greeks in the Mediterranean Celtic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouffier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouffier Sophie; Garcia Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greek Marseille and Mediterranean Celtic Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 20, Peter Lang, pp.53-74, 2017, Lang Classical Studies, 978-1-4331-3204-9</w:t>
+              <w:t xml:space="preserve">, 20, Peter Lang, pp.37-52, 2017, Lang Classical Studies, 978-1-4331-3204-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511308v1</w:t>
+                <w:t xml:space="preserve">hal-03511301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial variations: Natives and Greeks in the Mediterranean Celtic region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Garcia</w:t>
+                <w:t xml:space="preserve">Celtan and Ligurians in South Gallia: ethnogenesis and archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouffier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouffier Sophie; Garcia Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greek Marseille and Mediterranean Celtic Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 20, Peter Lang, pp.37-52, 2017, Lang Classical Studies, 978-1-4331-3204-9</w:t>
+              <w:t xml:space="preserve">, 20, Peter Lang, pp.53-74, 2017, Lang Classical Studies, 978-1-4331-3204-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511301v1</w:t>
+                <w:t xml:space="preserve">hal-03511308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le cardiophylax, un élément de la panoplie du guerrier méridional du premier âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire-Anne de Chazelles; Martine Schwaller. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie quotidienne, tombes et symboles des sociétés protohistoriques de Méditerranée nord-occidentale. Mélanges offerts à Bernard Dedet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, ADAL, pp.721-744, 2016, Monographies d’archéologie méditerranéenne, hors-série 7, 978-2-912369-34-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The exchanges on the coastline of the southern Gaul in the first Iron Age: from “Hellenisation” concept to “Mediterraneisation”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Bouffier; Dominique Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greek Marseille and Mediterranean Celtic Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Peter Lang Publishing, pp.75-88, 2016, Lang Classical Studies, 978-1-4331-3204-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le cardiophylax, un élément de la panoplie du guerrier méridional du premier âge du Fer</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stèles, stèles-panoplie et bustes du Premier âge du Fer en Gaule méridionale. État de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gruat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabriel Rodriguez; Henri Marchesi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statues-menhirs et pierres levées du Néolithique à aujourd’hui. Actes du 3e colloque international sur la statuaire mégalithique, Saint-Pons-de-Thomières, du 12 au 16 septembre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction régionale des affaires culturelles Languedoc-Roussillon, pp.433-442, 2015, 978-2-914825-08-5</w:t>
@@ -7342,51 +7342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habitats et leurs territoires dans le sud de la France aux IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Verdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7775,755 +7775,755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le territoire d’Agde grecque et l’occupation du sol en Languedoc central durant l’âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les pas des Grecs en Occident. Hommages à André Nickels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADAM; Errance, pp.137-167, 1995, Études Massaliètes, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire et habiter en Languedoc durant l’Age du fer (VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. n. è.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Guilaine; Jean Vaquer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’habitat néolithique et protohistorique dans le Sud de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaires du Centre d’Anthropologie, École des Hautes Études en Sciences Sociales, pp.67-72, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agglomérations et territoires aux V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. n. è. dans l'interfluve Aude-Hérault: proposition d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cité et territoire. Colloque Européen Béziers, 14-16 octobre 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences et Techniques de l'Antiquité, pp.175-186, 1995, ISTA, 565</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos du faciès céramique d’Agde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les pas des Grecs en Occident. Hommages à André Nickels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADAM; Errance, pp.99-104, 1995, Études Massaliètes, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carrières de meules d'Agde grecque (Hérault) et la diffusion du type rotatif en Gaule méridionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Claire Amouretti; Georges Comet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transmission des connaissances techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Provence, pp.25-32, 1995, Cahier d'histoire des techniques, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Hérault un fleuve-frontière durant la Protohistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aline Rousselle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières terrestres, frontières célestes dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Perpignan, pp.67-80, 1995, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupvd.5651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les âges du Bronze et du Fer dans les Hautes-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Ganet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carte archéologique de la Gaule 05 : Les Hautes-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des inscriptions des belles lettres; Fondation Maison des Sciences de l'Homme, pp.40-44, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...446 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">La zone 8 : Un îlot longiligne du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. n. è</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploration archéologique de la ville portuaire de Lattes. Les îlots 2, 4-sud, 5, 7-est, 7-ouest, 8, 9 et 16 du quartier Saint-Sauveur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Édition de l'Association pour la Recherche Archéologique en Languedoc Oriental, pp.5-6, 1994, Lattara, 7</w:t>
+              <w:t xml:space="preserve">, Édition de l'Association pour la Recherche Archéologique en Languedoc Oriental, pp.145-154, 1994, Lattara, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423989v1</w:t>
+                <w:t xml:space="preserve">hal-05424002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La zone 8 : Un îlot longiligne du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. n. è</w:t>
+                <w:t xml:space="preserve">Une maison à cour de plan méditerranéen de la fin de l’Age du fer à Lattes (l’îlot 9 au IIe s. av. n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploration archéologique de la ville portuaire de Lattes. Les îlots 2, 4-sud, 5, 7-est, 7-ouest, 8, 9 et 16 du quartier Saint-Sauveur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Édition de l'Association pour la Recherche Archéologique en Languedoc Oriental, pp.145-154, 1994, Lattara, 7</w:t>
+              <w:t xml:space="preserve">, Édition de l'Association pour la Recherche Archéologique en Languedoc Oriental, pp.155-169, 1994, Lattara, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424002v1</w:t>
+                <w:t xml:space="preserve">hal-05424012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une maison à cour de plan méditerranéen de la fin de l’Age du fer à Lattes (l’îlot 9 au IIe s. av. n. è.)</w:t>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploration archéologique de la ville portuaire de Lattes. Les îlots 2, 4-sud, 5, 7-est, 7-ouest, 8, 9 et 16 du quartier Saint-Sauveur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Édition de l'Association pour la Recherche Archéologique en Languedoc Oriental, pp.155-169, 1994, Lattara, 7</w:t>
+              <w:t xml:space="preserve">, Édition de l'Association pour la Recherche Archéologique en Languedoc Oriental, pp.5-6, 1994, Lattara, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424012v1</w:t>
+                <w:t xml:space="preserve">hal-05423989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’îlot 16, un quartier lattois des IIIe et IIe s. av. J.-C.</w:t>
               </w:r>
@@ -8641,252 +8641,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un projet collectif d'étude sur les &amp;quot;Monuments publics protohistoriques du Midi de la France</w:t>
+                <w:t xml:space="preserve">Eléments d'architecture publique à Ensérune (Nissan-lez-Ensérune, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et monuments publics protohistoriques de Gaule méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.11-12, 1992, Documents d'Archéologie Méridionale, vol. 15</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.31-43, 1992, Documents d'Archéologie Méridionale, vol. 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/dam.1992.1050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019322v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Eléments d'architecture publique à Ensérune (Nissan-lez-Ensérune, Hérault)</w:t>
+                <w:t xml:space="preserve">hal-05019417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stèles de la Ramasse à Clermont-l'Hérault (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et monuments publics protohistoriques de Gaule méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.31-43, 1992, Documents d'Archéologie Méridionale, vol. 15, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.158-165, 1992, Documents d'Archéologie Méridionale, vol. 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/dam.1992.1065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/dam.1992.1050⟩</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Les stèles de la Ramasse à Clermont-l'Hérault (Hérault)</w:t>
+                <w:t xml:space="preserve">hal-05019427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un projet collectif d'étude sur les &amp;quot;Monuments publics protohistoriques du Midi de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et monuments publics protohistoriques de Gaule méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.158-165, 1992, Documents d'Archéologie Méridionale, vol. 15, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.11-12, 1992, Documents d'Archéologie Méridionale, vol. 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/dam.1992.1065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05019427v1</w:t>
+                <w:t xml:space="preserve">hal-05019322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion des amphores massaliètes vers le Massif Central (vallée de l’Hérault et département de l’Aveyron)</w:t>
               </w:r>
@@ -9046,51 +9046,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stèles et statues du début de l’âge du Fer dans le Midi de la France (VIIIe-IVes. av. J.-C.) : chronologies, fonctions et comparaisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9695,51 +9695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081469v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04464868v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.15513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.11102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04110433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04108063v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zimmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.9826" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217294v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vignot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Surlapierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3337" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1996.1462" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Columeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1995.1160" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1993.2934" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orliac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227891v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423914v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weidelt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pernaud-Orliac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1990.1008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1987.986" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1987.1306" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1985.965" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Perrodeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/les-gaulois-a-l-oeil-nu-2/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04975201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suerte-editions.fr/via-domitia-en-occitanie/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04573155v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#232;che-Wittmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fraisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bianchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arag&#243;n Nu&#241;ez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/rochelongue-agde-herault.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227484v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/les-gaulois-a-l-oeil-nu/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679252v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152596v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Orgeolet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctvr00x98" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvr00x98" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983284v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une_histoire_des_civilisations-9782707188786" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/archeologie_des_migrations-9782707196507" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983263v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/launac-et-le-launacien.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651957v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/31735?v=toc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-1-4539-1689-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227348v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carme Belarte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sanmart&#237;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icac.cat/serveis/publicacions/llibre/les-estructures-socials-protohistoriques-a-la-gal%C2%B7lia-i-a-iberia/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05226757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05226798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actes-sud.fr/les-territoires-de-marseille-antique" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226776v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019619v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Verhaeghe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/la-ceramique" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333245v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226747v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Campolo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753369v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019587v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aibl.fr/collections/carte-archeologique-de-la-gaule-34-1-le-lodevois/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meeks" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562916v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Beltr&#225;n Lloris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Arcelin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schwaller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019502v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019235v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/entre-iberes-et-ligures/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019270v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569150v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/atlas-des-sites-archeologiques-menaces" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128230v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128057v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128267v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679897v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685505v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679987v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03686140v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687447v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331051v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511308v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511301v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050145v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939848v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423898v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423880v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pccj.587" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pccj.612" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302028v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754866v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02461223v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Palet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Walsh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306409v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569587v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424194v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424158v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019529v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424119v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424082v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019526v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424108v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424061v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.5651" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423989v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424002v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424012v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424016v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424019v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019322v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019417v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1992.1050" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019427v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1992.1065" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227810v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2079" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102133v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019201v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227788v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412457v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081469v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04464868v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.15513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04110433v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107723v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.11102" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04108063v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zimmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.9826" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217294v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vignot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Surlapierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3337" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1996.1462" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Columeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1995.1160" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1993.2934" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orliac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423953v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227891v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423914v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weidelt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pernaud-Orliac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1990.1008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1987.1306" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1987.986" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1985.965" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Perrodeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/les-gaulois-a-l-oeil-nu-2/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04975201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suerte-editions.fr/via-domitia-en-occitanie/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04573155v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#232;che-Wittmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fraisse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bianchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arag&#243;n Nu&#241;ez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/rochelongue-agde-herault.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227484v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/les-gaulois-a-l-oeil-nu/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679252v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152596v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Orgeolet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctvr00x98" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvr00x98" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une_histoire_des_civilisations-9782707188786" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983284v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/launac-et-le-launacien.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651957v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/31735?v=toc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-1-4539-1689-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227392v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bras" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/archeologie_des_migrations-9782707196507" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227348v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carme Belarte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sanmart&#237;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icac.cat/serveis/publicacions/llibre/les-estructures-socials-protohistoriques-a-la-gal%C2%B7lia-i-a-iberia/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05226757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05226798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actes-sud.fr/les-territoires-de-marseille-antique" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226776v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019619v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Verhaeghe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/la-ceramique" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333245v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226747v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Campolo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753369v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019587v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aibl.fr/collections/carte-archeologique-de-la-gaule-34-1-le-lodevois/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meeks" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562916v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Beltr&#225;n Lloris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Arcelin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schwaller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019502v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019235v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/entre-iberes-et-ligures/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019270v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569150v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/atlas-des-sites-archeologiques-menaces" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128267v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128230v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679987v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03686140v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687447v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679897v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331051v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511301v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511308v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939848v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050145v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423898v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423880v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pccj.587" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pccj.612" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302028v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754866v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02461223v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Palet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Walsh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306409v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569587v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424194v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019529v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424119v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424082v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019526v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424108v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424061v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.5651" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424158v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424002v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424012v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423989v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424016v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424019v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019417v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1992.1050" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019427v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1992.1065" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019322v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227810v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2079" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102133v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019201v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227788v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412457v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>