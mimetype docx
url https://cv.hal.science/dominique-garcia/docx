--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1461,191 +1461,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vallée de l'Hérault durant la Protohistoire (IX-Ier s. av. J.C.).</w:t>
+                <w:t xml:space="preserve">L'oléiculture et la viticulture antiques dans la Moyenne vallée de l'Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Orliac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Groupe de Recherches et d'Etudes du Clermontais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 67-68-69, pp.23-32</w:t>
+              <w:t xml:space="preserve">, 1993, 67-68-69, pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423944v1</w:t>
+                <w:t xml:space="preserve">hal-05423953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'oléiculture et la viticulture antiques dans la Moyenne vallée de l'Hérault</w:t>
+                <w:t xml:space="preserve">La vallée de l'Hérault durant la Protohistoire (IX-Ier s. av. J.C.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Orliac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Groupe de Recherches et d'Etudes du Clermontais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 67-68-69, pp.33-40</w:t>
+              <w:t xml:space="preserve">, 1993, 67-68-69, pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423953v1</w:t>
+                <w:t xml:space="preserve">hal-05423944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éléments de pressoirs de Lattes et l'oléiculture antique en Languedoc méditerranéen</w:t>
               </w:r>
@@ -2195,183 +2195,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le dépôt de bronzes launacien de Roque-Courbe, Saint-Saturnin (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 10, pp.9-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/dam.1987.986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Observations sur la production et le commerce des céréales en Languedoc méditerranéen durant l’Age du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 20, pp.43-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/ran.1987.1306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227642v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05227646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassins et disques en bronze à décor perlé du bassin moyen de l’Hérault</w:t>
               </w:r>
@@ -2970,1345 +2970,1345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">5000 ans d’histoire sous la Méridienne. Les fouilles de l’A75 au sud de Clermont-Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bèche-Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bleu autour, 206 p., 2023, 978-2-35848-237-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Atlas archéologique de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Tallandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.336, 2023, 979-10-210-5938-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delrieu</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochelongue (Agde, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gilabert</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Bèche-Wittmann</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gascó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christel Fraisse</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Aragón Nuñez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.362, 2022, Mondes anciens, Rosa Plana-Mallart, 978-2-36781-474-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Gaulois à l’œil nu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bianchi</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Perrodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 160 p., 2021, 9782271132215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fabrique de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammarion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 320 p., 2021, 9782080234704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Country in the City: Agricultural Functions of Protohistoric Urban Settlements (Aegean and Western Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Orgeolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia Pomadère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zurbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 210 p., 2019, 9781789691337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctvr00x98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Protohistoire de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, Paris, pp.540, 2018, 978-2-7056-9594-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire des civilisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Demoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Schnapp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 605 p., 2018, 9782707188786</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 404 p., 2017, Recherches, 9782707196507</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Launac et le launacien. Dépôts de bronzes protohistoriques du Sud de la Gaule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gascó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Bleu autour, 206 p., 2023, 978-2-35848-237-0</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 384 p., 2017, 978-2-36781-213-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean Guilaine</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greek Marseille and Mediterranean Celtic Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Bouffier; Dominique Garcia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang Pub Inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, pp.334, 2017, Lang Classical Studies, Daniel H. Garrison, 145391689X; 978-1453916896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-1-4539-1689-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les estructures socials protohistòriques a la Gàl·lia i a Ibèria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carme Belarte</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Gascó</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.362, 2022, Mondes anciens, Rosa Plana-Mallart, 978-2-36781-474-2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Sanmartí</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universitat de Barcelona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 336 p., 2015, Arqueo Mediterrània, 14, 978-84-936769-4-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...71 lines deleted...]
-              <w:t xml:space="preserve">, 160 p., 2021, 9782271132215</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Celtique méditerranéenne. Habitats et sociétés en Languedoc et en Provence. VIIIe-IIe siècles av. J.-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Errance, 250 p. (réédition, revue et augmentée), 2014, 978-2877725620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...614 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires de Marseille antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...259 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
@@ -5737,203 +5737,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
-[...63 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Préfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Margarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5976,146 +5830,378 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle p.C., II. Agglomération et </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius éditions, pp.11-14, 2022, Pictor 10, 978-2-35613-483-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04128230v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Dumont-Castells. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pillages archéologiques. Le cas Pierre-Calixte Duretête</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-38473-008-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La Terre comme un livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Garcia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de la France. 20 ans d'archéologie préventive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammarion; Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.8-21, 2021, 9782080234704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.9, 2021, 978-94-6161-641-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion. Éloge de la fabrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6135,384 +6221,298 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flammarion; Inrap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.300-308, 2021, 9782080234704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rozenn Colleter; Daniel Pichot; Éric Cruzéby. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Louise de Quengo, une Bretonne du XVIIe siècle : archéologie, anthropologie, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-12, 2021, 978-2-7535-8233-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03686140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions LIBEL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9, 2021, 978-2-491924-14-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions LIBEL</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03687447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences préhistoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Patou-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Demoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Schnapp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire des Civilisation. Les révolutions de l’archéologie contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte; Dominique Carré; INRAP, 2018, 9782707188786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6531,427 +6531,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02331051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial variations: Natives and Greeks in the Mediterranean Celtic region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Garcia</w:t>
+                <w:t xml:space="preserve">Celtan and Ligurians in South Gallia: ethnogenesis and archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouffier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouffier Sophie; Garcia Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greek Marseille and Mediterranean Celtic Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 20, Peter Lang, pp.37-52, 2017, Lang Classical Studies, 978-1-4331-3204-9</w:t>
+              <w:t xml:space="preserve">, 20, Peter Lang, pp.53-74, 2017, Lang Classical Studies, 978-1-4331-3204-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511301v1</w:t>
+                <w:t xml:space="preserve">hal-03511308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celtan and Ligurians in South Gallia: ethnogenesis and archaeology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Territorial variations: Natives and Greeks in the Mediterranean Celtic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouffier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouffier Sophie; Garcia Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greek Marseille and Mediterranean Celtic Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 20, Peter Lang, pp.53-74, 2017, Lang Classical Studies, 978-1-4331-3204-9</w:t>
+              <w:t xml:space="preserve">, 20, Peter Lang, pp.37-52, 2017, Lang Classical Studies, 978-1-4331-3204-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511308v1</w:t>
+                <w:t xml:space="preserve">hal-03511301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The exchanges on the coastline of the southern Gaul in the first Iron Age: from “Hellenisation” concept to “Mediterraneisation”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Bouffier; Dominique Garcia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Greek Marseille and Mediterranean Celtic Region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, Peter Lang Publishing, pp.75-88, 2016, Lang Classical Studies, 978-1-4331-3204-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le cardiophylax, un élément de la panoplie du guerrier méridional du premier âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire-Anne de Chazelles; Martine Schwaller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie quotidienne, tombes et symboles des sociétés protohistoriques de Méditerranée nord-occidentale. Mélanges offerts à Bernard Dedet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, ADAL, pp.721-744, 2016, Monographies d’archéologie méditerranéenne, hors-série 7, 978-2-912369-34-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The exchanges on the coastline of the southern Gaul in the first Iron Age: from “Hellenisation” concept to “Mediterraneisation”</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stèles, stèles-panoplie et bustes du Premier âge du Fer en Gaule méridionale. État de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gruat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabriel Rodriguez; Henri Marchesi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statues-menhirs et pierres levées du Néolithique à aujourd’hui. Actes du 3e colloque international sur la statuaire mégalithique, Saint-Pons-de-Thomières, du 12 au 16 septembre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction régionale des affaires culturelles Languedoc-Roussillon, pp.433-442, 2015, 978-2-914825-08-5</w:t>
@@ -6974,262 +6974,262 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04940093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maisons à absides dans le monde grec et en Gaule méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Tréziny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Tréziny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grecs et indigènes de la Catalogne à la mer noire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications du Centre Camille Jullian; Éditions Errance, pp.371-378, 2010, Bibliothèque d’archéologie méditerranéenne et africaine, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pccj.587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une production gauloise d’huile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Pernet; Michel Py. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les objets racontent Lattara [Catalogue d'exposition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Errance, pp.50-51, 2010, Archéologie de Montpellier Agglomération</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Maisons à absides dans le monde grec et en Gaule méditerranéenne</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations démographiques et production des céréales en Celtique méditerrannéenne : le rôle de Marseille grecque ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Tréziny</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Isoardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Tréziny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grecs et indigènes de la Catalogne à la mer noire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Publications du Centre Camille Jullian; Éditions Errance, pp.371-378, 2010, Bibliothèque d’archéologie méditerranéenne et africaine, 3, </w:t>
-[...93 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Publications du Centre Camille Jullian; Éditions Errance, pp.403- 424, 2010, Bibliothèque d’archéologie méditerranéenne et africaine, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pccj.612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -7342,51 +7342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habitats et leurs territoires dans le sud de la France aux IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Verdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7775,254 +7775,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les âges du Bronze et du Fer dans les Hautes-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Ganet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carte archéologique de la Gaule 05 : Les Hautes-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des inscriptions des belles lettres; Fondation Maison des Sciences de l'Homme, pp.40-44, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agglomérations et territoires aux V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. n. è. dans l'interfluve Aude-Hérault: proposition d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cité et territoire. Colloque Européen Béziers, 14-16 octobre 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences et Techniques de l'Antiquité, pp.175-186, 1995, ISTA, 565</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le territoire d’Agde grecque et l’occupation du sol en Languedoc central durant l’âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les pas des Grecs en Occident. Hommages à André Nickels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADAM; Errance, pp.137-167, 1995, Études Massaliètes, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire et habiter en Languedoc durant l’Age du fer (VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; Jean Vaquer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’habitat néolithique et protohistorique dans le Sud de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaires du Centre d’Anthropologie, École des Hautes Études en Sciences Sociales, pp.67-72, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos du faciès céramique d’Agde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8038,285 +8111,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les pas des Grecs en Occident. Hommages à André Nickels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADAM; Errance, pp.99-104, 1995, Études Massaliètes, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carrières de meules d'Agde grecque (Hérault) et la diffusion du type rotatif en Gaule méridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Claire Amouretti; Georges Comet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transmission des connaissances techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Provence, pp.25-32, 1995, Cahier d'histoire des techniques, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hérault un fleuve-frontière durant la Protohistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aline Rousselle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières terrestres, frontières célestes dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Perpignan, pp.67-80, 1995, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupvd.5651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pupvd.5651⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05424061v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05424158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La zone 8 : Un îlot longiligne du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. n. è</w:t>
               </w:r>
@@ -8365,165 +8365,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une maison à cour de plan méditerranéen de la fin de l’Age du fer à Lattes (l’îlot 9 au IIe s. av. n. è.)</w:t>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploration archéologique de la ville portuaire de Lattes. Les îlots 2, 4-sud, 5, 7-est, 7-ouest, 8, 9 et 16 du quartier Saint-Sauveur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Édition de l'Association pour la Recherche Archéologique en Languedoc Oriental, pp.155-169, 1994, Lattara, 7</w:t>
+              <w:t xml:space="preserve">, Édition de l'Association pour la Recherche Archéologique en Languedoc Oriental, pp.5-6, 1994, Lattara, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424012v1</w:t>
+                <w:t xml:space="preserve">hal-05423989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">Une maison à cour de plan méditerranéen de la fin de l’Age du fer à Lattes (l’îlot 9 au IIe s. av. n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploration archéologique de la ville portuaire de Lattes. Les îlots 2, 4-sud, 5, 7-est, 7-ouest, 8, 9 et 16 du quartier Saint-Sauveur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Édition de l'Association pour la Recherche Archéologique en Languedoc Oriental, pp.5-6, 1994, Lattara, 7</w:t>
+              <w:t xml:space="preserve">, Édition de l'Association pour la Recherche Archéologique en Languedoc Oriental, pp.155-169, 1994, Lattara, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423989v1</w:t>
+                <w:t xml:space="preserve">hal-05424012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’îlot 16, un quartier lattois des IIIe et IIe s. av. J.-C.</w:t>
               </w:r>
@@ -8641,252 +8641,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments d'architecture publique à Ensérune (Nissan-lez-Ensérune, Hérault)</w:t>
+                <w:t xml:space="preserve">Un projet collectif d'étude sur les &amp;quot;Monuments publics protohistoriques du Midi de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et monuments publics protohistoriques de Gaule méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.31-43, 1992, Documents d'Archéologie Méridionale, vol. 15, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.11-12, 1992, Documents d'Archéologie Méridionale, vol. 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Les stèles de la Ramasse à Clermont-l'Hérault (Hérault)</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments d'architecture publique à Ensérune (Nissan-lez-Ensérune, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et monuments publics protohistoriques de Gaule méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.158-165, 1992, Documents d'Archéologie Méridionale, vol. 15, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.31-43, 1992, Documents d'Archéologie Méridionale, vol. 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/dam.1992.1050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Un projet collectif d'étude sur les &amp;quot;Monuments publics protohistoriques du Midi de la France</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stèles de la Ramasse à Clermont-l'Hérault (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et monuments publics protohistoriques de Gaule méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.11-12, 1992, Documents d'Archéologie Méridionale, vol. 15</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.158-165, 1992, Documents d'Archéologie Méridionale, vol. 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/dam.1992.1065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019322v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion des amphores massaliètes vers le Massif Central (vallée de l’Hérault et département de l’Aveyron)</w:t>
               </w:r>
@@ -9046,51 +9046,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stèles et statues du début de l’âge du Fer dans le Midi de la France (VIIIe-IVes. av. J.-C.) : chronologies, fonctions et comparaisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9695,51 +9695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081469v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04464868v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.15513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04110433v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107723v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.11102" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04108063v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zimmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.9826" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217294v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vignot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Surlapierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3337" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1996.1462" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Columeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1995.1160" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1993.2934" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orliac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423953v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227891v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423914v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weidelt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pernaud-Orliac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1990.1008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1987.1306" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1987.986" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1985.965" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Perrodeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/les-gaulois-a-l-oeil-nu-2/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04975201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suerte-editions.fr/via-domitia-en-occitanie/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04573155v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#232;che-Wittmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fraisse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bianchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arag&#243;n Nu&#241;ez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/rochelongue-agde-herault.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227484v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/les-gaulois-a-l-oeil-nu/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679252v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152596v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Orgeolet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctvr00x98" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvr00x98" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une_histoire_des_civilisations-9782707188786" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983284v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/launac-et-le-launacien.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651957v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/31735?v=toc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-1-4539-1689-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227392v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bras" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/archeologie_des_migrations-9782707196507" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227348v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carme Belarte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sanmart&#237;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icac.cat/serveis/publicacions/llibre/les-estructures-socials-protohistoriques-a-la-gal%C2%B7lia-i-a-iberia/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05226757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05226798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actes-sud.fr/les-territoires-de-marseille-antique" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226776v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019619v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Verhaeghe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/la-ceramique" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333245v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226747v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Campolo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753369v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019587v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aibl.fr/collections/carte-archeologique-de-la-gaule-34-1-le-lodevois/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meeks" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562916v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Beltr&#225;n Lloris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Arcelin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schwaller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019502v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019235v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/entre-iberes-et-ligures/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019270v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569150v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/atlas-des-sites-archeologiques-menaces" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128267v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128230v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679987v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03686140v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687447v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679897v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331051v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511301v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511308v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939848v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050145v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423898v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423880v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pccj.587" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pccj.612" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302028v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754866v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02461223v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Palet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Walsh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306409v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569587v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424194v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019529v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424119v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424082v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019526v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424108v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424061v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.5651" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424158v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424002v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424012v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423989v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424016v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424019v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019417v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1992.1050" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019427v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1992.1065" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019322v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227810v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2079" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102133v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019201v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227788v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412457v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081469v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04464868v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.15513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04110433v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107723v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.11102" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04108063v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zimmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.9826" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217294v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vignot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Surlapierre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3337" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1996.1462" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Columeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1995.1160" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1993.2934" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Orliac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423944v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227891v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423914v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weidelt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pernaud-Orliac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1990.1008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1987.986" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1987.1306" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227601v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1985.965" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Perrodeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/les-gaulois-a-l-oeil-nu-2/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04975201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suerte-editions.fr/via-domitia-en-occitanie/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04573155v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#232;che-Wittmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Fraisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bianchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Arag&#243;n Nu&#241;ez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/rochelongue-agde-herault.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227484v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/les-gaulois-a-l-oeil-nu/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679252v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152596v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Orgeolet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctvr00x98" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvr00x98" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983284v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une_histoire_des_civilisations-9782707188786" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/archeologie_des_migrations-9782707196507" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01983263v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/launac-et-le-launacien.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651957v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/31735?v=toc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-1-4539-1689-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227348v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carme Belarte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sanmart&#237;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icac.cat/serveis/publicacions/llibre/les-estructures-socials-protohistoriques-a-la-gal%C2%B7lia-i-a-iberia/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05226757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05226798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://actes-sud.fr/les-territoires-de-marseille-antique" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226776v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019619v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Verhaeghe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/la-ceramique" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333245v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226747v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Campolo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753369v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019587v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aibl.fr/collections/carte-archeologique-de-la-gaule-34-1-le-lodevois/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meeks" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562916v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Beltr&#225;n Lloris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Arcelin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schwaller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019502v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019235v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/entre-iberes-et-ligures/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019270v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569150v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/atlas-des-sites-archeologiques-menaces" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128230v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128057v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128267v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679897v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685505v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679987v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03686140v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687447v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331051v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511308v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03511301v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050145v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939848v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423880v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pccj.587" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423898v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pccj.612" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302028v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754866v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02461223v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Palet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Walsh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306409v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569587v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424194v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424158v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424082v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019529v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424119v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019526v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424108v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424061v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.5651" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424002v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423989v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424012v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424016v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424019v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019322v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019417v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1992.1050" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05019427v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1992.1065" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227810v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2079" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102133v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019201v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227788v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412457v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>