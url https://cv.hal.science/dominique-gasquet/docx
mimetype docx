--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -339,511 +339,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “E Re-examination of the Aïn Allegua-Aguiba Celestite-Pb-Zn salt diapir-related Mississippi Valley-Type Deposits (Nappes zone, Northwestern Tunisia): New conceptual model”-A discussion by Aroua Mzoughi, Hechmi Garnit, Salah Bouhlel, Georges Beaudoin, Driss Khlifa, Anis Barkouti, ZiedTabaibi (Ore Geology Reviews (2023) 105681 and https://doi.org/10.1016/j.oregeorev.2023.105681)</w:t>
+                <w:t xml:space="preserve">La grotte Huchard (Saint-Martin-d'Ardèche ; Ardèche) : approche chronologique intégrée d'une grotte ornée paléolithique à la sortie des gorges de l'Ardèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riadh Abidi</w:t>
+                <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Marignac</w:t>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Deloule</w:t>
+                <w:t xml:space="preserve">Benjamin Audiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hibsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (1), pp.35-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413172v1</w:t>
+                <w:t xml:space="preserve">hal-04539692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felsic xenoliths in Triassic quartz-monzodiorite dykes from the central Jebilet (Morocco): Detailed petrography and geochemistry, with a critical assessment of the so-called “granulitic” samples</w:t>
+                <w:t xml:space="preserve">Comment on “E Re-examination of the Aïn Allegua-Aguiba Celestite-Pb-Zn salt diapir-related Mississippi Valley-Type Deposits (Nappes zone, Northwestern Tunisia): New conceptual model”-A discussion by Aroua Mzoughi, Hechmi Garnit, Salah Bouhlel, Georges Beaudoin, Driss Khlifa, Anis Barkouti, ZiedTabaibi (Ore Geology Reviews (2023) 105681 and https://doi.org/10.1016/j.oregeorev.2023.105681)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Bouloton</w:t>
+                <w:t xml:space="preserve">Riadh Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hibsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105349⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.105888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2024.105888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683460v1</w:t>
+                <w:t xml:space="preserve">hal-04413172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des dallages des rues du site antique de Saint-Romain-en-Gal et recherche de leurs sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Felsic xenoliths in Triassic quartz-monzodiorite dykes from the central Jebilet (Morocco): Detailed petrography and geochemistry, with a critical assessment of the so-called “granulitic” samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Bouloton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Sabatier</w:t>
+                <w:t xml:space="preserve">Christian Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimeryc Schumacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société géologique de l'Ardèche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 219, pp.105349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643613v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Huchard (Saint-Martin-d'Ardèche ; Ardèche) : approche chronologique intégrée d'une grotte ornée paléolithique à la sortie des gorges de l'Ardèche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+                <w:t xml:space="preserve">Étude des dallages des rues du site antique de Saint-Romain-en-Gal et recherche de leurs sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Audiard</w:t>
+                <w:t xml:space="preserve">Laurence Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
+                <w:t xml:space="preserve">Jean-Luc Prisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean- Yves Bigot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucas Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 121 (1), pp.35-61</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société géologique de l'Ardèche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04539692v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrogenesis of late Ediacaran volcanic rocks of the Kerdous and Tagragra d’Akka inliers (anti-atlas Morocco): Involvement of slab-failure</w:t>
               </w:r>
@@ -940,956 +940,956 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochronological evidence of Cambrian Series 2 calc-alkaline plutonism in the Paleozoic Western High Atlas (Moroccan Meseta)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The microbial controls on the deposition of Pb-Zn minerals in carbonate-hosted Tunisian ore deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyasse Berrada</w:t>
+                <w:t xml:space="preserve">Najet Slim-Shimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelilah Fekkak</w:t>
+                <w:t xml:space="preserve">K. Somarin Alireza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Francisco Pereira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hassan Ouanaimi</w:t>
+                <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Resource Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697591v1</w:t>
+                <w:t xml:space="preserve">hal-03585418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of magmatic and diapiric environments in the Djebel El Hamra Pb-Zn-Hg ore district, northern Tunisia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The microbial controls on the deposition of Pb‐Zn minerals in carbonate‐hosted Tunisian ore deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Slim-Shimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christan Marignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Somarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-021-01048-1⟩</w:t>
+              <w:t xml:space="preserve">Resource Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rge.12287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169820v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting Paleoproterozoic granitoids in the Kerdous, Tagragra d’Akka, Agadir-Melloul and Iguerda inliers (western Anti-Atlas, Morocco)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Baudin</w:t>
+                <w:t xml:space="preserve">Geochronological evidence of Cambrian Series 2 calc-alkaline plutonism in the Paleozoic Western High Atlas (Moroccan Meseta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyasse Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmid Hafid</w:t>
+                <w:t xml:space="preserve">Abdelilah Fekkak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Admou</w:t>
+                <w:t xml:space="preserve">Manuel Francisco Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Jouhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ouanaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.104500. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104500⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 194, pp.104611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590445v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbial controls on the deposition of Pb-Zn minerals in carbonate-hosted Tunisian ore deposits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Interplay of magmatic and diapiric environments in the Djebel El Hamra Pb-Zn-Hg ore district, northern Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Renac</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hibsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resource Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57, p. 35-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-021-01048-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585418v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbial controls on the deposition of Pb‐Zn minerals in carbonate‐hosted Tunisian ore deposits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Najet Slim-Shimi</w:t>
+                <w:t xml:space="preserve">Contrasting Paleoproterozoic granitoids in the Kerdous, Tagragra d’Akka, Agadir-Melloul and Iguerda inliers (western Anti-Atlas, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christan Marignac</w:t>
+                <w:t xml:space="preserve">Ahmid Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Somarin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Renac</w:t>
+                <w:t xml:space="preserve">Hassan Admou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resource Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 72 (1), </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.104500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rge.12287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222163v1</w:t>
+                <w:t xml:space="preserve">hal-03590445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Pan-African transpression to Cadomian transtension at the West African margin: New U-Pb zircon ages from the Eastern Saghro inlier (Anti-Atlas, Morocco)</w:t>
+                <w:t xml:space="preserve">Reply to discussion on “From Pan-African transpression to Cadomian transtension at the West African margin: New U-Pb zircon ages from the Eastern Saghro Inlier (Anti-Atlas, Morocco)” by Ikenne et al. 2020 ( GSL-SP , 503, 209-233)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezzoura Errami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulf Linnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jamal El Kabouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mandy Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Gärtner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes Zieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.SP503-2020-105. </w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.jgs2021-034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP503-2020-105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/jgs2021-034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144387v1</w:t>
+                <w:t xml:space="preserve">hal-03165191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to discussion on “From Pan-African transpression to Cadomian transtension at the West African margin: New U-Pb zircon ages from the Eastern Saghro Inlier (Anti-Atlas, Morocco)” by Ikenne et al. 2020 ( GSL-SP , 503, 209-233)</w:t>
+                <w:t xml:space="preserve">From Pan-African transpression to Cadomian transtension at the West African margin: New U-Pb zircon ages from the Eastern Saghro inlier (Anti-Atlas, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezzoura Errami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulf Linnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandy Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Gärtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal El Kabouri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andreas Gärtner</w:t>
+                <w:t xml:space="preserve">Johannes Zieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.jgs2021-034. </w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.SP503-2020-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/jgs2021-034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP503-2020-105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165191v1</w:t>
+                <w:t xml:space="preserve">hal-03144387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace metals dispersion from 1000 years of mining activity in the northern French Alps</w:t>
               </w:r>
@@ -2107,427 +2107,439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-T-X reconstruction for ore deposits using petroleum-rich fluid inclusions in fluorite: A case study in the Bou Jaber diapir-related Ba–Pb–Zn–F deposit, Northern Tunisia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pironon</w:t>
+                <w:t xml:space="preserve">Petrogenesis of the Early-Triassic quartz-monzodiorite dykes from Central Jebilet (Moroccan Meseta): Trace element and Nd-Sr isotope constraints on magma sources, and inferences on their geodynamic context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Bouloton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 159, pp.103577. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 149, pp.451 - 464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2018.08.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103577⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272528v1</w:t>
+                <w:t xml:space="preserve">hal-01919341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrogenesis of the Early-Triassic quartz-monzodiorite dykes from Central Jebilet (Moroccan Meseta): Trace element and Nd-Sr isotope constraints on magma sources, and inferences on their geodynamic context</w:t>
+                <w:t xml:space="preserve">P-T-X reconstruction for ore deposits using petroleum-rich fluid inclusions in fluorite: A case study in the Bou Jaber diapir-related Ba–Pb–Zn–F deposit, Northern Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Bouloton</w:t>
+                <w:t xml:space="preserve">Riadh Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Slim-Shimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 149, pp.451 - 464. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2018.08.023⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 159, pp.103577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919341v1</w:t>
+                <w:t xml:space="preserve">hal-02272528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced polarization response of porous media with metallic particles — Part 9: Influence of permafrost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mridul Razdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coperey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feras Abdulsamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 84 (5), pp.E337-E355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/GEO2019-0013.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous disent les paillettes et les grains d’or du Chéran? Savoie-Haute Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2543,886 +2555,886 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Règne Minéral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 146, pp.59-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L‘or d'un point de vue géologique et économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Règne Minéral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 146, pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gisement argentifère d’Imiter, Anti-Atlas, Maroc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Levresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Règne Minéral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 139, p6-p21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced polarization response of porous media with metallic particles — Part 8: Influence of temperature and salinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coperey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feras Abdulsamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ghorbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83 (6), pp.E435-E456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/GEO2018-0089.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling history of nested plutons from the Variscan Tichka plutonic complex (Morocco)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+                <w:t xml:space="preserve">The Ediacaran volcanic rocks and associated mafic dykes of the Ouarzazate Group (Anti-Atlas, Morocco): Clinopyroxene composition, whole-rock geochemistry and Sr-Nd isotopes constraints from the Ouzellarh-Siroua salient (Tifnoute valley)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Belkacim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Martineau</w:t>
+                <w:t xml:space="preserve">Jean-Paul Liégeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Martinez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shoji Arai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Gahlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-017-1463-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127, pp.113 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898442v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basinal Brines at the Origin of the Imiter Ag-Hg Deposit (Anti-Atlas, Morocco): Evidence from LA-ICP-MS Data on Fluid Inclusions, Halogen Signatures, and Stable Isotopes (H, C, O)—A Discussion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Bouabdellah</w:t>
+                <w:t xml:space="preserve">Cooling history of nested plutons from the Variscan Tichka plutonic complex (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5382/econgeo.112.5.dis1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106 (8), pp.2855 - 2872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-017-1463-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009166v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ediacaran volcanic rocks and associated mafic dykes of the Ouarzazate Group (Anti-Atlas, Morocco): Clinopyroxene composition, whole-rock geochemistry and Sr-Nd isotopes constraints from the Ouzellarh-Siroua salient (Tifnoute valley)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Said Belkacim</w:t>
+                <w:t xml:space="preserve">Basinal Brines at the Origin of the Imiter Ag-Hg Deposit (Anti-Atlas, Morocco): Evidence from LA-ICP-MS Data on Fluid Inclusions, Halogen Signatures, and Stable Isotopes (H, C, O)—A Discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Levresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bouabdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.08.002⟩</w:t>
+              <w:t xml:space="preserve">Economic Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112 (5), pp.1269-1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5382/econgeo.112.5.dis1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898441v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic and geochemical constraints on lead and fluid sources of the Pb-Zn-Ag mineralization in the polymetallic Tighza-Jbel Aouam district (central Morocco), and relationships with the geodynamic context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Tarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bounajma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Magmatism, metamorphism and associated mineralization in North Africa and related areas, 127, pp.194-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01355138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passé minier, la gestion de l’après-mine: exemple des Alpes du Nord françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3451,6249 +3463,6249 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mines et carrières (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 247, Hors série 20, p11-p16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géodynamique et cyclicité métallogénique au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 194, p47-p51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Basinal Brines at the Origin of the Imiter Ag–Hg Deposit (Anti-Atlas, Morocco): Evidence from LA-ICP-MS Data on Fluid Inclusions, Halogen Signatures, and Stable Isotopes (H, C, O)” by Essaraj et al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Levresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bouabdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 111, pp.1753-1781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal history in the eastern margin of Tunisia: inferred magmatic rocks alterations, new paragenesis and associated gas occurrences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Matoussi Kort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Mabrouk El Asmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjia Laridhi Ouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (10), pp 8927-8942. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12517-015-1836-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geology, timing, and genesis of the high sulfidation Au (–Cu) deposit of Touzlar, NW Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Mehran Heidari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farahnaz Daliran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65, pp.460-486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2014.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochronological constraints on the polycyclic magmatism in the Bou Azzer-El Graara inlier (Central Anti-Atlas Morocco)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hassan Admou</w:t>
+                <w:t xml:space="preserve">Diachronism in the late Neoproterozoic-Cambrian arc-rift transition of North Gondwana: A comparison of Morocco and the Iberian Ossa-Morena Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Javier Alvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Bellido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco M. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilio Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2014.04.021⟩</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2014.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-01022911v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-01022870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diachronism in the late Neoproterozoic-Cambrian arc-rift transition of North Gondwana: A comparison of Morocco and the Iberian Ossa-Morena Zone</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francisco M. Pereira</w:t>
+                <w:t xml:space="preserve">Geochronological constraints on the polycyclic magmatism in the Bou Azzer-El Graara inlier (Central Anti-Atlas Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilio Quesada</w:t>
+                <w:t xml:space="preserve">Abderrahmane Soulaimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Admou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2014.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2014.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-01022870v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-01022911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice explicative carte géologique Maroc (1/50 000), feuille Al Glo'a</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carte géologique du Maroc (1/50 000), feuille Alougoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Egal</w:t>
+                <w:t xml:space="preserve">O. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasrrddine Youbi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Mémoires Services Géologiques du Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, N° 532bis</w:t>
+              <w:t xml:space="preserve">Notes et Mémoires du service Géologique du Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 534, pp.Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00966829v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00950540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice explicative de la Carte géologiques du Maroc (1/50 000), feuille Aït Ahmane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Admou</w:t>
+                <w:t xml:space="preserve">Carte géologiques du Maroc (1/50 000), feuille Bou Azer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes et Mémoires du service Géologique du Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 533 bis</w:t>
+              <w:t xml:space="preserve">, 2013, 535, pp.Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00950547v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00950529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice explicative de la Carte géologiques du Maroc (1/50 000), feuille Alougoum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Notice explicative carte géologique Maroc (1/50 000), feuille Al Glo'a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Souleimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Egal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Razin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrrddine Youbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Blein</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+                <w:t xml:space="preserve">H. Admou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Mémoires du service Géologique du Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 534 bis</w:t>
+              <w:t xml:space="preserve">Notes et Mémoires Services Géologiques du Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 532bis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00950542v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00966829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice explicative de la Carte géologiques du Maroc (1/50 000), feuille Bou Azer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Notice explicative de la Carte géologiques du Maroc (1/50 000), feuille Aït Ahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Blein</w:t>
+                <w:t xml:space="preserve">H. Admou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Baudin</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Egal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Youbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Barbanson</w:t>
+                <w:t xml:space="preserve">A. Soulaimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes et Mémoires du service Géologique du Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 535 bis, pp.Carte</w:t>
+              <w:t xml:space="preserve">, 2013, 533 bis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00950537v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00950547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice explicative de la Carte géologiques du Maroc (1/50 000), feuille Al Gloa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Soulaimani</w:t>
+                <w:t xml:space="preserve">Notice explicative de la Carte géologiques du Maroc (1/50 000), feuille Alougoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Admou</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes et Mémoires du service Géologique du Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 532 bis</w:t>
+              <w:t xml:space="preserve">, 2013, 534 bis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00950553v1</w:t>
+                <w:t xml:space="preserve">halsde-00950542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte géologique du Maroc (1/50 000), feuille Alougoum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Notice explicative de la Carte géologiques du Maroc (1/50 000), feuille Bou Azer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes et Mémoires du service Géologique du Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 534, pp.Carte</w:t>
+              <w:t xml:space="preserve">, 2013, 535 bis, pp.Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00950540v1</w:t>
+                <w:t xml:space="preserve">halsde-00950537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte géologiques du Maroc (1/50 000), feuille Bou Azer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Notice explicative de la Carte géologiques du Maroc (1/50 000), feuille Al Gloa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soulaimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Razin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Youbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Blein</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Admou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes et Mémoires du service Géologique du Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 535, pp.Carte</w:t>
+              <w:t xml:space="preserve">, 2013, 532 bis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00950529v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00950553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot; U-Pb baddeleyite ages and geochemistry of dolerite dykes in the Bas Draa Inlier of the Anti-Atlas of Morocco: newly identified 1380 Ma event in the West African Craton&amp;quot; by El Bahat et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2012.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00830459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field, geochemistry and Sr-Nd isotopes of the Pan-African granitoids from the Tifnoute Valley (Sirwa, Anti-Atlas, Morocco): a post-collisional event in a metacratonic setting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdeslam Toummite</w:t>
+                <w:t xml:space="preserve">The origin of sulfate mineralization and the nature of the BaSO4-SrSO4 solidsolution series in the Ain Allega and El Aguiba Ore Deposits, Northern Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Slim-Shimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Liégeois</w:t>
+                <w:t xml:space="preserve">Nouri Hatira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Hassan Beraaouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00710-012-0245-3⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p.165-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00782152v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00683566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of sulfate mineralization and the nature of the BaSO4-SrSO4 solidsolution series in the Ain Allega and El Aguiba Ore Deposits, Northern Tunisia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Marignac</w:t>
+                <w:t xml:space="preserve">Field, geochemistry and Sr-Nd isotopes of the Pan-African granitoids from the Tifnoute Valley (Sirwa, Anti-Atlas, Morocco): a post-collisional event in a metacratonic setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Toummite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Liégeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouri Hatira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+                <w:t xml:space="preserve">Olivier Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hassan Beraaouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2012.03.003⟩</w:t>
+              <w:t xml:space="preserve">Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, à paraitre. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00710-012-0245-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00683566v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00782152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les granites orbiculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, p25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00664459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genesis of celestite - bearing cap rock formation from the Ain Allega ore deposit (northern Tunisia): contributions from microthermometric studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najet Slim-Shimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Hatira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Somarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 182 (5), p. 427-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00653276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variété et devenir des granites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, p.21-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00664453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the hydrogeological boundary separating two aquifers: a multi-disciplinary approach combining geological, geochemical and hydrodynamic data (Aix-les-Bains, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gallino</w:t>
+                <w:t xml:space="preserve">Miocene to Messinian deformation and hydrothermal activity in a pre-alpine basement massif of the French Western Alps: New U-Th-Pb and Argon ages from the Lauzière massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dzikowski</w:t>
+                <w:t xml:space="preserve">Jean-Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémie Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 4, pp.305-313</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 181 (3), pp.227-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.3.227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00516028v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00467414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of glaciations on the dynamics of mountain hydrothermal systems : numerical modeling of the La Léchère system (Savoie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gallino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4, pp.295-304. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.4.295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00515985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to the comment by M. Bouabdellah et al. on the paper &amp;quot; A late Triassic age for the El Hammam high-REE fluorite deposit (Morocco) : mineralization related to the central Atlantic magmatic Province ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+                <w:t xml:space="preserve">Characterization of the hydrogeological boundary separating two aquifers: a multi-disciplinary approach combining geological, geochemical and hydrodynamic data (Aix-les-Bains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gallino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dzikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas A. Archibald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.305-313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00522580v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00516028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide des bonnes pratiques de médiation des géosciences sur le terrain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+                <w:t xml:space="preserve">Reply to the comment by M. Bouabdellah et al. on the paper &amp;quot; A late Triassic age for the El Hammam high-REE fluorite deposit (Morocco) : mineralization related to the central Atlantic magmatic Province ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas A. Archibald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologie de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (7), http://www.springerlink.com/content/930502g758r83226/. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-010-0303-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00594539v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00522580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatiale de l'infiltration en domaine karstique méditterranéen de type semi-aride : cas du Massif des Béni Snassen ( Maroc nord oriental )</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+                <w:t xml:space="preserve">Guide des bonnes pratiques de médiation des géosciences sur le terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Bouabdellah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 55, pp.19-26</w:t>
+              <w:t xml:space="preserve">Géologie de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.47-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00583763v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00594539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Cryogenian calc-alkaline mafic rocks of the Western Anti-Atlas (Morocco): An example of orogenic-like magmatism in an extensional setting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Hassan El Aouli</w:t>
+                <w:t xml:space="preserve">Analyse spatiale de l'infiltration en domaine karstique méditterranéen de type semi-aride : cas du Massif des Béni Snassen ( Maroc nord oriental )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Tayebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bouabdellah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58, pp.81-88</w:t>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55, pp.19-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00496401v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00583763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of groundwater flows and chemical water evolution in an amagmatic hydrothermal system (La Léchère, French Alps)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Dzikowski</w:t>
+                <w:t xml:space="preserve">Lower Cryogenian calc-alkaline mafic rocks of the Western Anti-Atlas (Morocco): An example of orogenic-like magmatism in an extensional setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hassan El Aouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Renac</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 381 (3-4), pp.189-202</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58, pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00452123v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00496401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A late Triassic 40Ar/39Ar age for the El Hammam high-REE fluorite deposit (Morocco): mineralization related to the Central Atlantic Magmatic Province?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+                <w:t xml:space="preserve">Reconstruction of groundwater flows and chemical water evolution in an amagmatic hydrothermal system (La Léchère, French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thiébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Massimo Nespolo</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 45, pp. 323-329</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 381 (3-4), pp.189-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00467776v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00452123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miocene to Messinian deformation and hydrothermal activity in a pre-alpine basement massif of the French Western Alps: New U-Th-Pb and Argon ages from the Lauzière massif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A late Triassic 40Ar/39Ar age for the El Hammam high-REE fluorite deposit (Morocco): mineralization related to the Central Atlantic Magmatic Province?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas A. Archibald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Nespolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45, pp. 323-329</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00467414v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00467776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cretaceous crustal thinning in North Africa : Implications for magmatic and thermal events in the Eastern Tunisian margin and the Pelagic Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mattoussi Kort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ikenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Laridhi Ouazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00391914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of paleoclimatic events on the functioning of an alpine thermal system (France) : the contribution of hydrodynamic-thermal modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gallino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cornaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17, pp.1887-1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00372037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Variscan Tamlalt–Menhouhou gold deposit, Eastern High-Atlas, Morocco</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+                <w:t xml:space="preserve">The influence of extraction rate on the reduced sulphur content of Aix-les-Bains' thermal spring waters : Consequences for resource-quality monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gallino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bulloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Naffrechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 50 (2-4), pp.204-214. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (6), pp.1367-1382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2007.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2007.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00257525v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00282253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of extraction rate on the reduced sulphur content of Aix-les-Bains' thermal spring waters : Consequences for resource-quality monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Igneous banding, schlieren and mafic enclaves in calc-alkaline granites : The Budduso pluton (Sardinia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Bulloz</w:t>
+                <w:t xml:space="preserve">P. Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Naffrechoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+                <w:t xml:space="preserve">A.L Bourgeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 23 (6), pp.1367-1382. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104, pp.147-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2007.11.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2007.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00282253v1</w:t>
+                <w:t xml:space="preserve">halsde-00318586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igneous banding, schlieren and mafic enclaves in calc-alkaline granites : The Budduso pluton (Sardinia)</w:t>
+                <w:t xml:space="preserve">The Variscan Tamlalt–Menhouhou gold deposit, Eastern High-Atlas, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barbey</w:t>
+                <w:t xml:space="preserve">Ewan Pelleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L Bourgeix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdellah Mouttaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Annich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2007.12.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (2-4), pp.204-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2007.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00318586v1</w:t>
+                <w:t xml:space="preserve">halsde-00257525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aven d'Orgnac : un jalon karstique pour la reconstitution paléogéographique de l'interfluve Ardèche/Cèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fudral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 5 (1), pp.117-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/edyte.2007.1009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age of the Wirgane granodiorite intrusions (Western High-Atlas, Morocco) : New U-Pb constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aatika Eddif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoepffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Levresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 47, pp.227-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2007.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal zircons : A tool for ion microprobe U-Pb dating of gold mineralization (Tamlalt - Menhouhou gold deposit - Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Pelleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Mouttaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Annich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 245, pp.135-161. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.07.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00199814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les granitoides tardi-panafricains de l'Anti-Atlas sud-occidental (Maroc) : Evolution d'un type magnésien à un type ferrifère. Exemple de la boutonnière d'Ifni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mortaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ikenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.H. Beraaouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudios Geologicos-Madrid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63 (1), pp.7-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00199776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-phase orogenic convergence in the external and internal SW Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ford Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ducheche Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanderhaeghe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Geological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 163, pp.815-826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to a geodynamic reconstruction of the Anti-Atlas (Morocco) during Pan-African times with the emphasis on inversion tectonics and metallogenic activity at the Precambrian-Cambrian transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petrogenetic significance of podiform chromitites from the Neoproterozoic ophiolitic complex of Bou Azzer (Anti-Atlas, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ikenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Africa Geoscience Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (2), pp.131-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00123089v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00100330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrogenetic significance of podiform chromitites from the Neoproterozoic ophiolitic complex of Bou Azzer (Anti-Atlas, Morocco)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution to a geodynamic reconstruction of the Anti-Atlas (Morocco) during Pan-African times with the emphasis on inversion tectonics and metallogenic activity at the Precambrian-Cambrian transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Levresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cheilletz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moulay Rachid Azizi-Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Mouttaqi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Africa Geoscience Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 140, pp.157-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2005.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00100330v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmium, sulphur, and helium isotopic results from the giant Neoproterozoic epithermal Imiter silver deposit, Morocco : evidence for a mantle source</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Reisberg</w:t>
+                <w:t xml:space="preserve">Neoproterozoic granitoids associated to the Bou-Azzer ophiolitic melange (Anti-Atlas, Morocco) : evidence of an adakitic magmatism in an arc segment from the NW edge of the west-African craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H. Beraaouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ikenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mortaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Deloule</w:t>
+                <w:t xml:space="preserve">M. Lahmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 207, pp.59-79. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39, pp.285-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2004.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2004.07.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123602v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on Duplex lateral tip of a thrust fault : the &amp;quot;La Cagaliere” example (NE Pyrenes, France) by C. Souque et al.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Osmium, sulphur, and helium isotopic results from the giant Neoproterozoic epithermal Imiter silver deposit, Morocco : evidence for a mantle source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Levresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Laumonier</w:t>
+                <w:t xml:space="preserve">L. Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marignac</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodinamica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 207, pp.59-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2004.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123469v1</w:t>
+                <w:t xml:space="preserve">hal-00123602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrology, U/Pb dating and (C-O) stable isotope constraints on the source and evolution of the adakite-related Mezcala Fe-Au skarn district, Guerrero, Mexico</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on Duplex lateral tip of a thrust fault : the &amp;quot;La Cagaliere” example (NE Pyrenes, France) by C. Souque et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Tritlla</w:t>
+                <w:t xml:space="preserve">B. Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoni Camprubi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Marignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geodinamica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.179-181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00123657v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic magmatism in the Tagragra and Kerdous-Tafeltast inliers (Western Anti-Atlas, Morocco)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Baudin</w:t>
+                <w:t xml:space="preserve">Petrology, U/Pb dating and (C-O) stable isotope constraints on the source and evolution of the adakite-related Mezcala Fe-Au skarn district, Guerrero, Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Levresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gonzalez-Partida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carrillo-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chalot-Prat</w:t>
+                <w:t xml:space="preserve">Jordi Tritlla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guerrot</w:t>
+                <w:t xml:space="preserve">Antoni Camprubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Africa Geoscience Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 39, pp.267-276. </w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39, pp.301-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2004.07.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00126-003-0403-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123095v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neoproterozoic granitoids associated to the Bou-Azzer ophiolitic melange (Anti-Atlas, Morocco) : evidence of an adakitic magmatism in an arc segment from the NW edge of the west-African craton</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Madi</w:t>
+                <w:t xml:space="preserve">Polycyclic magmatism in the Tagragra and Kerdous-Tafeltast inliers (Western Anti-Atlas, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lahmam</w:t>
+                <w:t xml:space="preserve">F. Chalot-Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2004.07.040⟩</w:t>
+              <w:t xml:space="preserve">Africa Geoscience Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39, pp.267-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2004.07.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121136v1</w:t>
+                <w:t xml:space="preserve">hal-00123095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zircons fusiformes dans les granites filoniens du massif hercynnien du Boudoufoud (Maroc oriental)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Huvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, Sr-Nd isotope geochemistry and zircon U-Pb geochronology of the granitoids of the Dabakala area (Côte d'Ivoire) : evidence for a 2.3 Ga crustal growth event in the Palaeoproterozoic of West Africa ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 127 (4), pp.329-354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0301-9268(03)00209-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Au-Fe) Skarn Deposits of the Mezcala District, South-Central Mexico : Adakite Association of the Mineralizing Fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gonzalez-Partida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Levresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carrillo-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geology Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.79-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleocene Adakite Bearing Au-Fe Intrusive Rocks, Mezcala, Mexico: Evidence from Geochemical Characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gonzalez-Partida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Levresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carrillo-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 80, pp.25-40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-6742(03)00180-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géochimie et signification géotectonique des volcanites du Cryogénien inférieur du Saghro (Anti-Atlas oriental, Maroc) Geochemistry and geotectonic significance of Early Cryogenian volcanics of Saghro (Eastern Anti-Atlas, Morocco).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Fekkak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pouclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Ouguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhlifi Brada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodinamica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 14, pp.373-385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0985-3111(01)01073-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine des rubanements dans les granitoïdes : exemple du monzogranite de Brignogan-Plouescat (NW du Massif Armoricain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Boullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, pp.369-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9703,51 +9715,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitations minières passées et présentes : impacts environnementaux et sociétaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9756,113 +9768,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magali Rossi; Dominique Gasquet. Collection EDYTEM, 17, 148p, 2014, 978-2-918435-09-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mines de Saint-Georges d' Hurtières - Maurienne - France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions d' Arbarétan, pp.62, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00446342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9872,1214 +9884,1214 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'étude des systèmes hydrothermaux aux socio-environnementaux des exploitations minières, une évolution sur deux décennies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Université Savoie Mont Blanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de Montagne: vingt ans de recherches au laboratoire EDYTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, pp.201-221, 2023, Collection EDYTEM, 978-2-37741-087-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi en continu des températures et conductivités des eaux thermales en contexte hyper minéralisé. Monitroring en milieux naturels, retours d’expériences en terrains difficiles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Doublet</w:t>
+                <w:t xml:space="preserve">Trace metal transfer in the environment: a key issue for the acceptability of mining projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 129-136, 2017, 978-2-918435-11-2</w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th SGA meeting, Québec (Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, pp. 1457-1460, 2017, Proceedings of the 14th SGA meeting, Québec (Canada)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882439v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences environnementales et gestion des mines abandonnées et dispersées dans les Alpes françaises.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Rossi</w:t>
+                <w:t xml:space="preserve">Suivi en continu des températures et conductivités des eaux thermales en contexte hyper minéralisé. Monitroring en milieux naturels, retours d’expériences en terrains difficiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dzikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Rouleau; Dominique Gasquet. </w:t>
+              <w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’industrie minière et le développement durable : une perspective internationale francophone.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 26, Collection Points de repère, 2017</w:t>
+              <w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 129-136, 2017, 978-2-918435-11-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764538v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metal transfer in the environment: a key issue for the acceptability of mining projects</w:t>
+                <w:t xml:space="preserve">Conséquences environnementales et gestion des mines abandonnées et dispersées dans les Alpes françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Rouleau; Dominique Gasquet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th SGA meeting, Québec (Canada)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4, pp. 1457-1460, 2017, Proceedings of the 14th SGA meeting, Québec (Canada)</w:t>
+              <w:t xml:space="preserve">L’industrie minière et le développement durable : une perspective internationale francophone.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26, Collection Points de repère, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882514v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Edough-Cap de Fer polymetallic district in NE Algeria: I. The late Miocene paleogeothermal system of Aïn Barbar and its Cu-Zn-Pb vein mineralization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">U/Pb Ages of Magmatism in the Zgounder Epithermal Ag–Hg Deposit, Sirwa Window, Anti-Atlas, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Pelleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Mouttaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Annich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineral Deposits of North Africa. Mineral Resource Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mineral Deposits of North Africa. 2016. Part of the series Mineral Resource Reviews. Editors:Mohammed Bouabdellah, John F. Slack ISBN: 978-3-319-31731-1. Part II, pp 143-165</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-31733-5_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898434v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degassing as the main ore-forming process at the giant Imiter Ag-Hg vein deposit in the Anti-Atlas system, Morocco.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">The Edough-Cap de Fer polymetallic district in NE Algeria: I. The late Miocene paleogeothermal system of Aïn Barbar and its Cu-Zn-Pb vein mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D E Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouabdellah M., Slack J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineral Deposits of North Africa. Mineral Resource Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 85-106, 2016</w:t>
+              <w:t xml:space="preserve">, pp. 249-276, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898432v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Polymetallic (W–Au and Pb–Zn–Ag) Tighza District (Central Morocco): Ages of Magmatic and Hydrothermal Events</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degassing as the main ore-forming process at the giant Imiter Ag-Hg vein deposit in the Anti-Atlas system, Morocco.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Levresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bouabdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Deloule</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhou Maacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouabdellah M., Slack J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineral Deposits of North Africa. Mineral Resource Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 107-131, 2016</w:t>
+              <w:t xml:space="preserve">, pp. 85-106, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882465v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U/Pb ages of magmatism in the Zgounder epithermal Ag-Hg deposit, Sirwa window, Anti-Atlas, Morocco</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">The Polymetallic (W–Au and Pb–Zn–Ag) Tighza District (Central Morocco): Ages of Magmatic and Hydrothermal Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Tarrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mouttaqi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Annich</w:t>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouabdellah M., Slack J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineral Deposits of North Africa. Mineral Resource Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 143-165, 2016</w:t>
+              <w:t xml:space="preserve">, pp. 107-131, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898437v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U/Pb Ages of Magmatism in the Zgounder Epithermal Ag–Hg Deposit, Sirwa Window, Anti-Atlas, Morocco</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">U/Pb ages of magmatism in the Zgounder epithermal Ag-Hg deposit, Sirwa window, Anti-Atlas, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pelleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Annich</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mouttaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Annich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouabdellah M., Slack J. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineral Deposits of North Africa. 2016. Part of the series Mineral Resource Reviews. Editors:Mohammed Bouabdellah, John F. Slack ISBN: 978-3-319-31731-1. Part II, pp 143-165</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mineral Deposits of North Africa. Mineral Resource Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 143-165, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309531v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'objet emblématique Géopatrimoines : Evaluer, protéger, valoriser : affirmation d'un champ de recherche transversal et collaboratif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection EDYTEM, pp.119-142, 2014, Collection EDYTEM n°16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00982824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama géologique des exploitations minières dans les Alpes françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11099,633 +11111,633 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magali Rossi; Dominique Gasquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploitations minières passées et présentes, impacts environnementaux et sociétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, Collection EDYTEM, p.23 - 40, 2014, 978-2-918435-09-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'objet emblématique Systèmes Hydrothermaux : De l'hydrothermalisme profond aux eaux thermales, une décennie de convergence scientifique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection EDYTEM, pp. 31-50, 2014, Collection EDYTEM n°16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00982790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tamlalt-Menhouhou Polyphase Gold Deposit (High-Atlas, Morocco): IOCG-type Mineralisation Overprinted by Shear-Zone Related Gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Pelleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Mouttaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Annich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrothermal Iron Oxide Copper-Gold &amp; Related Deposits: A Global Perspective, vol. 3, Advances in the Understanding of IOCG Deposits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PGC Publishing, 600p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00871808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hydrothermalisme : un phénomène cyclique dans les temps géologiques. Conséquences pour la prospection minière au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Gallino; Christophe Gauchon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'hydrothermalisme en domaine continental. Fonctionnement, ressource et patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection EDYTEM - n° 9, pp.49-58, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00455530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pan-African Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ennih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Liegeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soulaimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Michard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Evolution : The Geology of Morocco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Earth Sciences, pp.33-63, 2008, 116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00341623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Aven d'Orgnac : un jalon karstique pour la reconstitution paléogéographiqque de l'interfluve Ardèche/Cèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fudral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Aven d'Orgnac. Valorisation touristique, apports scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°5, pp.117-148, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00215440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11735,1147 +11747,1147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zircon U–Pb ages and geochemistry of granitoids from the central massif of the Bas Draa inlier (Western Anti-Atlas, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Askkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moha Ikenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chelle-Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Cousens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geochemical society, Jul 2022, Honolulu, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46427/gold2022.12961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-T-X reconstruction for ore deposits using petroleum-rich fluid inclusions in fluorite: A case study in the Bou Jaber diapir-related Ba–Pb–Zn–F deposit, Northern Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najet Slim-Shimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-CROFI 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, on-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of early Cambrian felsic-intermediate plutonism in the Western High Atlas (Moroccan Atlas-Meseta Domain): SHRIMP U-Pb zircon geochronology study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les relations magmatismes-minéralisations dans l’Anti-Atlas marocain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magmatisme, Métamorphisme et Minéralisations Associées 3MA-11ème coll</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, El Jadida, Morocco</w:t>
+              <w:t xml:space="preserve">Magmatisme, Métamorphisme et Minéralisations Associées (11ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, El Jadida, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417291v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les filons de monzodiorite du Trias inférieur des Jebilet centrales (Meseta marocaine) : les sources des magmas et les conséquences sur le contexte géodynamique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First evidence of early Cambrian felsic-intermediate plutonism in the Western High Atlas (Moroccan Atlas-Meseta Domain): SHRIMP U-Pb zircon geochronology study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fekkak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Houicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ouanaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">«Magmatisme, Métamorphisme et Minéralisations Associées» 3MA-11ème coll.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, El Jadida, Maroc</w:t>
+              <w:t xml:space="preserve">Magmatisme, Métamorphisme et Minéralisations Associées 3MA-11ème coll</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, El Jadida, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417229v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations magmatismes-minéralisations dans l’Anti-Atlas marocain</w:t>
+                <w:t xml:space="preserve">Les filons de monzodiorite du Trias inférieur des Jebilet centrales (Meseta marocaine) : les sources des magmas et les conséquences sur le contexte géodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Bouloton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magmatisme, Métamorphisme et Minéralisations Associées (11ème édition)</w:t>
+              <w:t xml:space="preserve">«Magmatisme, Métamorphisme et Minéralisations Associées» 3MA-11ème coll.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, El Jadida, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417213v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of ancient mining activity on the critical zone: the example of the Peisey-Nancroix Pb-Ag mine (19th-20th century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Naffrechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st RFG meeting (Resources for Future Generation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le complexe plutonique du Tichka (Haut Atlas occidental hercynien du Maroc) : refroidissement et interactions des magmas avec les roches encaissantes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When past human activities impact present-day environment: tracking geochemical anomalies from ancient mines in the Northern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « Magmatisme Métamorphisme &amp; Minéralisations Associées »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Meknès, Maroc</w:t>
+              <w:t xml:space="preserve">23rd Annual Meeting of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762396v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources du Plomb et des fluides de la minéralisation Pb-Zn-Ag du district polymétallique Tighza-Jbel Aouam (Maroc central) et contexte géodynamique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le complexe plutonique du Tichka (Haut Atlas occidental hercynien du Maroc) : refroidissement et interactions des magmas avec les roches encaissantes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 3MA (Magmatisme, Métamorphisme et Minéralisations Associées) 10ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Ifrane, Morocco</w:t>
+              <w:t xml:space="preserve">Colloque International « Magmatisme Métamorphisme &amp; Minéralisations Associées »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Meknès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882524v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamorphisme des gorges de N'Fis dans le Haut Atlas occidental, Maroc : essai d'interprétation et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aatika Eddif</w:t>
+                <w:t xml:space="preserve">Sources du Plomb et des fluides de la minéralisation Pb-Zn-Ag du district polymétallique Tighza-Jbel Aouam (Maroc central) et contexte géodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Tarrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bounajma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 3MA (Magmatisme, Métamorphisme et Minéralisations Associées) 10ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Ifrane, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898468v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When past human activities impact present-day environment: tracking geochemical anomalies from ancient mines in the Northern French Alps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Rossi</w:t>
+                <w:t xml:space="preserve">Métamorphisme des gorges de N'Fis dans le Haut Atlas occidental, Maroc : essai d'interprétation et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aatika Eddif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoepffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Boutsougame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual Meeting of the European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque 3MA (Magmatisme, Métamorphisme et Minéralisations Associées) 10ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Ifrane, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882512v1</w:t>
+                <w:t xml:space="preserve">hal-01898468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur les minerais de plomb des Alpes françaises du nord.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12884,119 +12896,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études de la SAFEMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Archéologique Française d’Etude des Mines et de la Métallurgie, Oct 2017, Thillot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des stériles contaminants : l'impact des anciens sites miniers sur notre environnement actuel. L'exemple des Alpes du nord françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13025,1587 +13037,1587 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du massif du Tichka (Haut Atlas occidental, Maroc) : dans le contexte plutonique tardi-varisque : une réévaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International « Magmatisme Métamorphisme &amp; Minéralisations Associées »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Meknès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le passé minier et la gestion de l’après-mine : exemple des Alpes françaises.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contaminations actuelles associées aux exploitations minières anciennes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Industrie Minérale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Industrie Minérale, Oct 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée d’études de la SAFEMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Archéologique Française d’Etude des Mines et de la Métallurgie, Oct 2016, Cabrières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762421v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gisements de Fer dans les Alpes externes françaises.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le passé minier et la gestion de l’après-mine : exemple des Alpes françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les chemins du Fer en Belledonne, Allevard-St Georges d’Hurtières-2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Allevard - St Georges d'Hurtières-2013, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Industrie Minérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Industrie Minérale, Oct 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898449v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contaminations actuelles associées aux exploitations minières anciennes.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les gisements de Fer dans les Alpes externes françaises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études de la SAFEMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Archéologique Française d’Etude des Mines et de la Métallurgie, Oct 2016, Cabrières, France</w:t>
+              <w:t xml:space="preserve">Les chemins du Fer en Belledonne, Allevard-St Georges d’Hurtières-2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Allevard - St Georges d'Hurtières-2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762435v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Impacts and Management of Ancient Abandoned Mines in the French Alps</w:t>
+                <w:t xml:space="preserve">Vers un abandon du modèle périgranitique pour les minéralisations polymétalliques de Tighza-Jbel Aouam (Maroc Central).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Tarrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bounajma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th SGA Biennal Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Geology Applied to Mineral Deposits (SGA), Aug 2015, Nancy, France. pp. 1523-1526</w:t>
+              <w:t xml:space="preserve">Colloque 3MA (Magmatisme, Métamorphisme et Minéralisations Associées) 9ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762410v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cordilleran zoning model for the polymetallic W-Au-Pb-Zn-Ag Tighza-Jbel Aouam District (Central Morocco): contribution from new He-Ar and U-Th-Pb data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Tarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bounajma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th SGA meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nancy, France. pp. 1579-1582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of ore remobilization by thermal waters: example from the active geothermal field of Takab and Angouran, NW Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farahnaz Daliran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th SGA meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nancy, France. pp. 533-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un abandon du modèle périgranitique pour les minéralisations polymétalliques de Tighza-Jbel Aouam (Maroc Central).</w:t>
+                <w:t xml:space="preserve">Environmental Impacts and Management of Ancient Abandoned Mines in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 3MA (Magmatisme, Métamorphisme et Minéralisations Associées) 9ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">13th SGA Biennal Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Geology Applied to Mineral Deposits (SGA), Aug 2015, Nancy, France. pp. 1523-1526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882641v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences environnementales et gestion des mines abandonnées et dispersées dans les Alpes françaises. Forum QuébecMines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Rossi</w:t>
+                <w:t xml:space="preserve">Apport de l’hydrochimie à l’étude des mélanges complexes des remontées thermominérales en vallée alpine : exemple de Salins-les-Thermes (Savoie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’industrie minière et le développement durable : une perspective internationale francophone 27ème édition des Entretiens Jacques Cartier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">24e RST Pau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882656v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les conditions nécessaires à la formation d’un gisement de taille mondiale ? Le cas du gisement Ag-Hg d’Imiter, Anti-Atlas, Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Levresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Maacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Trittla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST – Journées De Launay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of hydrothermal discharge areas in alpine valley : example of the amagmatic hydrothermal system of Salins les Thermes (France).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Dzikowski</w:t>
+                <w:t xml:space="preserve">Conséquences environnementales et gestion des mines abandonnées et dispersées dans les Alpes françaises. Forum QuébecMines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41e congrès internationale AIH « eaux souterraines : Défis et Stratégies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">L’industrie minière et le développement durable : une perspective internationale francophone 27ème édition des Entretiens Jacques Cartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882445v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age des évènements magmatiques et hydrothermaux du district polymétallique de Tighza-Jbel Aouam (Maroc Central)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+                <w:t xml:space="preserve">Characteristics of hydrothermal discharge areas in alpine valley : example of the amagmatic hydrothermal system of Salins les Thermes (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">41e congrès internationale AIH « eaux souterraines : Défis et Stratégies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882860v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remobilisation de métaux par des fluides hydrothermaux : le cas des travertins de la région de Takab (NW Iran)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age des évènements magmatiques et hydrothermaux du district polymétallique de Tighza-Jbel Aouam (Maroc Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Tarrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H Jafari Saroughi</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bounajma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882852v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’or du Chéran (Savoie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remobilisation de métaux par des fluides hydrothermaux : le cas des travertins de la région de Takab (NW Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farahnaz Daliran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghalamghash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Allignol</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H Jafari Saroughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e Rencontre d'Octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Le Châtelard, France. pp.175-180</w:t>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898453v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’hydrochimie à l’étude des mélanges complexes des remontées thermominérales en vallée alpine : exemple de Salins-les-Thermes (Savoie, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Dzikowski</w:t>
+                <w:t xml:space="preserve">L’or du Chéran (Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Allignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e RST Pau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">23e Rencontre d'Octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Châtelard, France. pp.175-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882449v1</w:t>
+                <w:t xml:space="preserve">hal-01898453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama géologique des exploitations minières dans les Alpes du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14621,6528 +14633,6528 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens Jacques Cartier - Exploitations minières passées et présentes : impacts environnementaux et sociétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00912797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les minéralisations hydrothermales Pb-Zn-Ag du district de Tighza, Maroc : âge, source, origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Tarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bounajma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 3MA (Magmatisme, Métamorphisme et Minéralisations Associées) 8ème édition, Marrakech (Maroc)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00952550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les minéralisations Pb-Zn-Ag de Tighza (Maroc Central) : traçage des sources des sulfures (Pb/Pb, He/Ar) et datation des granites (U/Pb)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Tarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bounajma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École thématique CNRS " Ressources Minérales "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Geneve, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00952574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les minéralisations hydrothermales Pb-Zn-Ag du district de Tighza, Maroc : âge, source, origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Tarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bounajma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrièmes journées De Launay " Ressources minérales et nouvelle économie: innovation et découvertes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00871980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les minéralisations hydrothermales Pb-Zn-Ag du district de Tighza, Maroc : âge, source, origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Tarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bounajma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique CNRS " Ressources " Ecole de Mines de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00872017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation chimique et datation U/Pb des zircons enrichis en uranium du gisement d'argent de Zgounder (Siroua, Maroc) : vers un âge Néoprotérozoïque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Pelleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Mouttaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Annich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrièmes journées De Launay " Ressources minérales et nouvelle économie: innovation et découvertes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00871973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la matière organique chromophorique comme indicateur d'impact des activités sylvicoles sur la qualité des eaux des sources karstiques de moyenne montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Réunion Annuelle des Géochimistes Organiciens Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00950438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse temporelle de la vulnérabilité des ressources en eaux karstiques d'une moyenne montagne méditerranéenne : Beni Snassen (Maroc oriental)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+                <w:t xml:space="preserve">Hydrothermal Pb-Zn-Ag-F ore deposits in Central Morocco: mineralogy and lead isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Tarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.463-466</w:t>
+              <w:t xml:space="preserve">SGA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Antofagasta, Chile. pp.282-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00623139v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00639084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sentiers de découverte de haute montagne : une façon de valoriser le patrimoine géologique et géomorphologique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Allignol</w:t>
+                <w:t xml:space="preserve">Analyse temporelle de la vulnérabilité des ressources en eaux karstiques d'une moyenne montagne méditerranéenne : Beni Snassen (Maroc oriental)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Tayebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bouabdellah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : " Ressources patrimoniales et alternatives touristiques : entre Oasis et Montagne ".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Ouarzazate, Maroc</w:t>
+              <w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.463-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00871965v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00623139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal Pb-Zn-Ag-F ore deposits in Central Morocco: mineralogy and lead isotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Tarrieu</w:t>
+                <w:t xml:space="preserve">Les sentiers de découverte de haute montagne : une façon de valoriser le patrimoine géologique et géomorphologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Allignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Antofagasta, Chile. pp.282-284</w:t>
+              <w:t xml:space="preserve">Colloque international : " Ressources patrimoniales et alternatives touristiques : entre Oasis et Montagne ".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Ouarzazate, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00639084v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00871965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiation des géosciences sur le terrain ; l'exemple des Alpes du Nord.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Allignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop International sur le Patrimoine géologique et Développement durable de la Région de Rabat Salé Zemmours Zaers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00871963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode d'analyse de la vulnérabilité des ressources en eau karstiques du massif des Béni Snassen orientaux (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Tayebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bouabdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre (RST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00540364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métallogénie du gisement de type Mississippi Valey d' El Aguiba (Tunisie Septentrionale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najet Slim-Shimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Hatira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Réunion des Sciences de la Terre (RST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00541229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit guide géologique pour randonneur curieux : le cas du fascicule présentant les ballades autour du refuge Jean Collet (Belledonne - France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Allignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop International sur le Patrimoine géologique et Développement durable de la Région de Rabat Salé Zemmours Zaers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00871960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche microthermométrique pour la détermination de l'origine hydrothermale de fluide minéralisateur du gisement A Pb-(ZN)-SR-Ba D'El Aguiba (Tunisie Septentrionale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ria Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najet Slim-Shimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Hatira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre (RST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00540400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion sur la valorisation de Géosites fortement dégradés, l'exemple des dunes lacustres d'Excenevex - Haute Savoie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">The challenge of mapping alpine geosites in small</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Apt, France</w:t>
+              <w:t xml:space="preserve">Mapping Geoheritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00375612v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00397726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of mapping alpine geosites in small</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Réflexion sur la valorisation de Géosites fortement dégradés, l'exemple des dunes lacustres d'Excenevex - Haute Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kramar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mapping Geoheritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">SGF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Apt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00397726v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00375612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géochimie et isotopes Sr-Nd des granitoïdes de la région Aouzioua-lac Ifni (massif de Sirwa, anti-Atlas, Maroc) : un exemple de magmatisme édiacarien metacratonique post-collisionnel panafricain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Toummite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ikenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Liégeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.H. Beraaouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Edition du Colloque international : Magmatisme Métamorphisme, Minéralisations associées - 3 MA-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Béni-Mellal, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00375450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation des géopatrimoines au cœur d'un projet de territoire, l'exemple du Chablais (62 communes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kramar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphosites 2009 : imagerie, inventaire, mise en valeur et vulgarisation du patrimoine géomorphologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00374135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de la géomorphologie dans l'offre géotouristique au sein de la chaîne alpine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de Géomorphologie Université Paris-Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00397718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le magmatisme mafique calco-alcalin du cryogénien inférieur de la boutonnière d'Igherm (Anti-Atlas occidental, Maroc) : contexte panafricain ou héritage eburnéen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.H. El Aouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amaouain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Édition du Colloque International : Magmatisme Métamorphisme, Minéralisations Associées - 3MA-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Béni-Mellal, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00375454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation des SIG pour l'étude de la vulnérabilité des eaux karstiques dans un milieu méditerranéen semi-aride : Exemple des Béni Snassen orientaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Tayebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congres international, Apport des Technologies Géomatiques dans l'étude des ressources en eau et le suivi du phénomène de la désertification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00872021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide des bonnes pratiques de médiation des géosciences sur le terrain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'hydrothermalisme: un phénomène cyclique dans les temps géologiques. Exemple de l'Anti-Atlas marocain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journées nationales du patrimoine géologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Digne, France</w:t>
+              <w:t xml:space="preserve">Réunion Spéciale Société géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00392004v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00872032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From sensorial experience to virtual reality: benchmark of good practices for the mediation and the valorisation of the geological heritage in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+                <w:t xml:space="preserve">Hydrothermal zircons : A tool for ion microprobe U–Pb dating of precious metals mineralization in polyphased deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pelleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Mouttaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Geoparks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Osnabrück, Germany. pp.31</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Vancouver, Canada. Sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00392000v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00395183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tamlalt-Menhouhou gold deposit (eastern High-Atlas, Morocco) : a model of a polyphased deposit in a polymetallic area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+                <w:t xml:space="preserve">From sensorial experience to virtual reality: benchmark of good practices for the mediation and the valorisation of the geological heritage in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAC MAC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Quebec, Canada. Sous presse</w:t>
+              <w:t xml:space="preserve">Conference on Geoparks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Osnabrück, Germany. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00395171v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00392000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte géodynamique et pics métallogéniques au Maroc en liaison avec plutonisme, volcanisme et hydrothermalismes associés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guide des bonnes pratiques de médiation des géosciences sur le terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22eme Réunion. Sciences Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">4ème Journées nationales du patrimoine géologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Digne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00872011v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00392004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les roches mafiques calco-alcalines du Cryogénien inférieur de la boutonnière d'Igherm (Anti-Atlas occidental, Maroc) : un exemple de magmatisme orogénique en contexte distensif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Hassan El Aouli</w:t>
+                <w:t xml:space="preserve">The Tamlalt-Menhouhou gold deposit (eastern High-Atlas, Morocco) : a model of a polyphased deposit in a polymetallic area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pelleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Mouttaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Annich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22eme Réunion. Sciences Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">GAC MAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Quebec, Canada. Sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00871989v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00395171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multidisciplinaire du fonctionnement de l'aquifère minéral d'Aix-les-Bains : apports de la géologie, de la géochimie et de l'hydrodynamisme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contexte géodynamique et pics métallogéniques au Maroc en liaison avec plutonisme, volcanisme et hydrothermalismes associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Levresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Pelleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Mouttaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Hydrothermalisme en domaine continental, Séance spécialisée de la Société Géologique de France " Hydrothermalisme en domaine continental "/ Organisée par le laboratoire EDYTEM (CNRS UMR5204)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Le Bourget-du-Lac, France</w:t>
+              <w:t xml:space="preserve">22eme Réunion. Sciences Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00369952v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00872011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des périodes glaciaires dans la mise en place des systèmes hydrothermaux de montagne : exemple du système thermal de la Léchère (Savoie, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Dzikowski</w:t>
+                <w:t xml:space="preserve">Les roches mafiques calco-alcalines du Cryogénien inférieur de la boutonnière d'Igherm (Anti-Atlas occidental, Maroc) : un exemple de magmatisme orogénique en contexte distensif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hassan El Aouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrothermalise en domaine continental, Séance spécialisée de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Le Bourget-du-Lac, France</w:t>
+              <w:t xml:space="preserve">22eme Réunion. Sciences Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00369943v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00871989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inclusions fluides : des témoins de l'origine hydrothermale du gisement à Pb-Zn-Sr-Ba d'Aïn Allega (Tunisie Septentrionale)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Htira</w:t>
+                <w:t xml:space="preserve">Approche multidisciplinaire du fonctionnement de l'aquifère minéral d'Aix-les-Bains : apports de la géologie, de la géochimie et de l'hydrodynamisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gallino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Spéciale Société géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Colloque Hydrothermalisme en domaine continental, Séance spécialisée de la Société Géologique de France " Hydrothermalisme en domaine continental "/ Organisée par le laboratoire EDYTEM (CNRS UMR5204)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Le Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00872040v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00369952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minéralogie, géochimie et géochronologie de zircons riches en uranium. Mise en évidence d'un épisode hydrothermal Ediacarien supérieur au cœur du gisement argentifère de Zgounder (Anti-Atlas, Maroc).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewan Pelleter</w:t>
+                <w:t xml:space="preserve">Rôle des périodes glaciaires dans la mise en place des systèmes hydrothermaux de montagne : exemple du système thermal de la Léchère (Savoie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thiébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gallino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22eme Réunion. Sciences Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">Hydrothermalise en domaine continental, Séance spécialisée de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Le Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00872005v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00369943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques comparées de médiation scientifique autour du patrimoine géologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+                <w:t xml:space="preserve">Les inclusions fluides : des témoins de l'origine hydrothermale du gisement à Pb-Zn-Sr-Ba d'Aïn Allega (Tunisie Septentrionale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Htira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil des résumés de la 22ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">Réunion Spéciale Société géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00363851v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00872040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hydrothermalisme: un phénomène cyclique dans les temps géologiques. Exemple de l'Anti-Atlas marocain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minéralogie, géochimie et géochronologie de zircons riches en uranium. Mise en évidence d'un épisode hydrothermal Ediacarien supérieur au cœur du gisement argentifère de Zgounder (Anti-Atlas, Maroc).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Pelleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Mouttaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Spéciale Société géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Chambéry, France</w:t>
+              <w:t xml:space="preserve">22eme Réunion. Sciences Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00872032v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00872005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal zircons : A tool for ion microprobe U–Pb dating of precious metals mineralization in polyphased deposits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+                <w:t xml:space="preserve">Pratiques comparées de médiation scientifique autour du patrimoine géologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Vancouver, Canada. Sous presse</w:t>
+              <w:t xml:space="preserve">Recueil des résumés de la 22ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00395183v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00363851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metals and fluids source caracterization for a giant Neoproterozoic epithermal silver deposit : Imiter (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Levresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Tritlla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Ninth Biennial SGA Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Dublin, Ireland. pp.1243-1246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00199943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à une reconstruction géodynamique de l'Anti-atlas, Maroc : importance pour l'activité métallogénique à la transition Précambrien-Cambrien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age U-Th-Pb Miocène de l'hydrothermalisme et de la déformation en basse Tarentaise (Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes journées de Launay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Marrakech, Maroc. pp.27-29</w:t>
+              <w:t xml:space="preserve">21ème réunion sciences de la terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France. pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147468v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle épithermal du gisement Ag-Hg d'Imiter (Anti-Atlas oriental, Maroc) : contrôle structural et mantellique de la minéralisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Levresse</w:t>
+                <w:t xml:space="preserve">Les eaux thermales de la Léchère (vallée de Tarentaise, Savoie) : un exemple de système hydrothermal continental amagmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thiébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Ennaciri</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes journées de Launay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Marrakech, Maroc. pp.59-61</w:t>
+              <w:t xml:space="preserve">21ème réunion sciences de la terre, Symposium Hydrothermalisme et interactions eau-roche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Dijon, France. pp.126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147467v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les eaux thermales de la Léchère (vallée de Tarentaise, Savoie) : un exemple de système hydrothermal continental amagmatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution à une reconstruction géodynamique de l'Anti-atlas, Maroc : importance pour l'activité métallogénique à la transition Précambrien-Cambrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Dzikowski</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème réunion sciences de la terre, Symposium Hydrothermalisme et interactions eau-roche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Dijon, France. pp.126</w:t>
+              <w:t xml:space="preserve">Deuxièmes journées de Launay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Marrakech, Maroc. pp.27-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147473v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gisement aurifère de Tamlalt (Haut-Atlas - Maroc) : éléments d'une histoire polyphasée dans un secteur polymétallique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le modèle épithermal du gisement Ag-Hg d'Imiter (Anti-Atlas oriental, Maroc) : contrôle structural et mantellique de la minéralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Levresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ennaciri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes journées de Launay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Marrakech, Maroc. pp.79-81</w:t>
+              <w:t xml:space="preserve">, 2006, Marrakech, Maroc. pp.59-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147466v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama du géotourisme au sein de l'arc alpin : inventaire et typologie de l'offre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+                <w:t xml:space="preserve">Le gisement aurifère de Tamlalt (Haut-Atlas - Maroc) : éléments d'une histoire polyphasée dans un secteur polymétallique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Pelleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Mouttaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Annich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème réunion sciences de la terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France. pp.258</w:t>
+              <w:t xml:space="preserve">Deuxièmes journées de Launay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Marrakech, Maroc. pp.79-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147471v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire polyphasée du gisement aurifère de Tamlalt (Haut-Atlas oriental, Maroc) : mise en évidence par géochronologie U-Pb et Ar-Ar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+                <w:t xml:space="preserve">Panorama du géotourisme au sein de l'arc alpin : inventaire et typologie de l'offre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème réunion sciences de la terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Dijon, France. pp.54</w:t>
+              <w:t xml:space="preserve">, 2006, Dijon, France. pp.258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147482v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte et datation U-Pbde zircons riches en uranium (gisement Ag de Zgounder, Anti-Atlas Central, Maroc)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Histoire polyphasée du gisement aurifère de Tamlalt (Haut-Atlas oriental, Maroc) : mise en évidence par géochronologie U-Pb et Ar-Ar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Pelleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Mouttaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Annich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème réunion sciences de la terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Dijon, France. pp.53</w:t>
+              <w:t xml:space="preserve">, 2006, Dijon, France. pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147479v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des débits d'exploitation sur les concentrations en sulfures des eaux thermales d'Aix-les-Bains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Gallino</w:t>
+                <w:t xml:space="preserve">Découverte et datation U-Pbde zircons riches en uranium (gisement Ag de Zgounder, Anti-Atlas Central, Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Pelleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Mouttaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème réunion sciences de la terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2006, Dijon, France. pp.121</w:t>
+              <w:t xml:space="preserve">, 2006, Dijon, France. pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147476v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Neoproterozoic banded iron formation (BIF) in Morocco</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+                <w:t xml:space="preserve">Influence des débits d'exploitation sur les concentrations en sulfures des eaux thermales d'Aix-les-Bains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gallino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dzikowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">21ème réunion sciences de la terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Dijon, France. pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00100321v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age U-Th-Pb Miocène de l'hydrothermalisme et de la déformation en basse Tarentaise (Savoie)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+                <w:t xml:space="preserve">Discovery of Neoproterozoic banded iron formation (BIF) in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Pelleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Mouttaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Annich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème réunion sciences de la terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France. pp.45</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147485v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00100321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic sequences, lithostratigraphy and geochemistry of altered rocks at the Jbel Malek deposit : clues for the origins of a Neoproterozoic deposit, High Atlas, Morocco</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelkhalek El Hakour</w:t>
+                <w:t xml:space="preserve">Geological settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Boullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th biennal SGA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Beijing, China. pp.675-678</w:t>
+              <w:t xml:space="preserve">Roselend Seminar : Research On Solicitation Effects in a Large-scale Experiment under Natural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Arêche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147524v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological settings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bertrand</w:t>
+                <w:t xml:space="preserve">Les relations enclaves-encaissant dans les tonalites d'un sondage du complexe plutonique de Charroux-Civray (Vienne, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soussi-Tanani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Boullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roselend Seminar : Research On Solicitation Effects in a Large-scale Experiment under Natural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Arêche, France</w:t>
+              <w:t xml:space="preserve">Quatrième colloque internationnal " Magmatisme, Métamorphisme et Minéralisations associées - 3MA"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147511v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations enclaves-encaissant dans les tonalites d'un sondage du complexe plutonique de Charroux-Civray (Vienne, France).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Cuney</w:t>
+                <w:t xml:space="preserve">Volcanic sequences, lithostratigraphy and geochemistry of altered rocks at the Jbel Malek deposit : clues for the origins of a Neoproterozoic deposit, High Atlas, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Pelleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Mouttaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkhalek El Hakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième colloque internationnal " Magmatisme, Métamorphisme et Minéralisations associées - 3MA"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">8th biennal SGA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Beijing, China. pp.675-678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120384v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle control for a giant Neoproterozoic epithermal silver deposit: the Imiter case study (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Levresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Rachid Azizi-Samir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th biennal SGA Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les granitoïdes de la boutonnière d'Ifni dans le cadre de l'évolution panafricaine de l'Anti-Atlas (Anti-Atlas occidental - Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mortaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ikenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.H. Beraaouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième colloque international " Magmatisme, Métamorphisme et Minéralisations associées - 3MA"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le magmatisme basique du pli inférieur de la boutonnière d'Igherm : géochimie et implications géodynamiques (Anti-Atlas occidental, Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.H. El Aouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ikenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H. Beraaouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mortaji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième colloque internationnal " Magmatisme, Métamorphisme et Minéralisations associées - 3MA"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation pétrographique et géochimique des granitoïdes panafricains de la boutonnière d'Ifni (Anti-Atlas occidental - Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mortaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ikenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.H. Beraaouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième colloque international " Magmatisme, Métamorphisme et Minéralisations associées - 3MA"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude pétrologique et géochimique des roches basiques des boutonnières d'Agadir Melloul et d'Iguerda-Taifast (Anti-Atlas occidental, Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.H. El Aouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ikenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H. Beraaouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mortaji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux modèles métallogéniques dans l'Anti-Atlas marocain : leur intérêt pour l'exploration minière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Féd. Ind. minérale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of internal and external orogenic processes in the western Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Ford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réun. Sci. Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ages U-Pb sur Monazite de la déformation et de l'hydrothermalisme alpin du massif de La Lauzière (Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueorgui Ratzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réun. Sci. Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geodynamic restoration of the Anti-Atlas (Morocco) at the Pan-African times with emphasis on the inversion tectonics and metallogenic activity at the Precambrian-Cambrian transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Levresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGCP485 Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Nouakchott, Mauritania. pp.70-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pan-african de l'Anti-Atlas (Maroc) : convergence oblique et inversion tectonique à la transition Précambrien-Cambrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Levresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Colloquium of African Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Orléans, France. pp.172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisements épithermaux Précambriens : l'exemple d'Imiter dans l'Anti-Atlas marocain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Levresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72ème Congrès de l'Acfas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan-African tectonics in the Igherm area (western Anti-Atlas, Morocco) : consequences on the Neoproterozoic evolution of the NW border of the Wesrtern African craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hassenforder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ikenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First meeting of IGCP 485</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, El Jadida, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21152,51 +21164,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of ancient mining activity at regional scale: the example of the Northern French Alps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21225,51 +21237,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st RFG meeting (Resources for Future Generation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21279,215 +21291,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire naturelle et humaine de quelques gemmes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentation. Présentation de la nouvelle collection de guides géologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, p. 64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00982212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etablissement d'un modèle métallogénique pour le gisement hydrothermal Pb-Zn-Ag de Tighza, Maroc Central. Rapport intermédiaire.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Etablissement d'un modèle métallogénique pour le gisement hydrothermal Pb-Zn-Ag de Tighza, Maroc Central. Second Rapport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Tarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21495,1105 +21507,1105 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 58p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00872042v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00952544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coteaux du lyonnais : géologie et terroirs. Carte des terroirs de l'Appellation d'Origine Contrôlée 1/50 000</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etablissement d'un modèle métallogénique pour le gisement hydrothermal Pb-Zn-Ag de Tighza, Maroc Central. Rapport intermédiaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Tarrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, 58p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Faivre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halsde-01022901v1</w:t>
+                <w:t xml:space="preserve">halsde-00872042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un aperçu de la géologie et de la géomorphologie autour du refuge Jean-Collet. Massif de Belledonne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coteaux du lyonnais : géologie et terroirs. Carte des terroirs de l'Appellation d'Origine Contrôlée 1/50 000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2011, 28p</w:t>
+                <w:t xml:space="preserve">André Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00872054v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-01022901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de visite sur les occurrences cuprifères du Haut-Atlas de Béni Mellal, Maroc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+                <w:t xml:space="preserve">Un aperçu de la géologie et de la géomorphologie autour du refuge Jean-Collet. Massif de Belledonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Allignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2011, 6p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, 28p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00872046v1</w:t>
+                <w:t xml:space="preserve">halsde-00872054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etablissement d'un modèle métallogénique pour le gisement hydrothermal Pb-Zn-Ag de Tighza, Maroc Central. Second Rapport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Compte-rendu de visite sur les occurrences cuprifères du Haut-Atlas de Béni Mellal, Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2011, 58p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00952544v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00872046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauzière : anatomie d'un granite</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse géopatrimoniale du géomorphosite (dunes hydrauliques lacustres et éolienne) d'Excenevex (Haute-Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kramar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00373108v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00375725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse géopatrimoniale du géomorphosite (dunes hydrauliques lacustres et éolienne) d'Excenevex (Haute-Savoie)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lauzière : anatomie d'un granite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00375725v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00373108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des minéraux lourds pour l'origine des dépôts souterrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Beiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Perroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sadier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.25-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00445909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude intégrée du bassin versant du Vorz consécutive à la crue des 22 et 23 Aout 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Allignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Champagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, 202p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00392010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : Apport du système karstique d' Orgnac à la connaissance de l' évolution paléogéographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.169-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00446279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre et reconstitution géologique du Bois de Ronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sabaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00446196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre géologique et géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fudral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.17-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00446121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22603,474 +22615,474 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des dallages de granite des rues du site antique de Saint‐Romain‐en‐Gal. Rapport de l’opération 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 69235/2214431, Musée et sites gallo‐romains de Saint‐Romain‐en‐Gal. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d'une &amp;quot;Pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire. Rapport intermédiaire 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Turnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2213729, DRAC - SRA Auvergne Rhône Alpes. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des dallages de granite des rues du site antique de Saint‐Romain‐en‐GalRapport de l’opération 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabatier Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godard Ophélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 69235/2214057, Musée et sites gallo‐romains de Saint‐Romain‐en‐Gal. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d'une &amp;quot;pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire : rapport intermédiaire 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chalmin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC/SRA Auvergne Rhône Alpes. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23080,256 +23092,256 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse d'un pluton composite tardi-hercynien. Le Massif du Tichka, Haut Atlas occidental (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université de Nancy 1, 1991. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00690900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse d'un pluton composite tardi-hercynien : le Massif du Tichka, Haut Atlas occidental (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Henri Poincaré - Nancy 1, 1991. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 1991NAN10061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude pétrologique, géochimique et structurale des terrains cristallins de Belledonne et du Grand Chatelard traversés par les galeries E.D.F. Arc-Isère- Alpes Françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Université Scientifique et Médicale de Grenoble, 1979. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00537312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId522"/>
+      <w:footerReference w:type="default" r:id="rId523"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23397,51 +23409,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D741526D"/>
+    <w:nsid w:val="D75C2707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23628,51 +23640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-gasquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9583-6203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074719602" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05524037v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieme Jabbour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cordier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubair El Ouad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ilmen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2026.106086" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Abidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marignac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Deloule" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hibsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2024.105888" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Bouloton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeryc Schumacher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105349" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643613v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Prisset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sabatier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Yves Bigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevremont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104831" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697591v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyasse Berrada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Fekkak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Francisco Pereira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Jouhari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ouanaimi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104611" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169820v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-021-01048-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03590445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Hafid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Admou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104500" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Slim-Shimi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Somarin Alireza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christan Marignac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Somarin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rge.12287" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzoura Errami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Linnemann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Hofmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#228;rtner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Zieger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP503-2020-105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165191v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Kabouri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2021-034" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415960v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El. Haibi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El. Hadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Tahiri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jes&#250;s Mart&#237;nez Poyatos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103669" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272528v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103577" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919341v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2018.08.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G96KQC5V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mridul Razdan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Julien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coperey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2019-0013.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01764952v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Levresse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cheilletz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqiang Mao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ghorbani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2018-0089.1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-017-1463-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouabdellah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.112.5.dis1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898441v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Belkacim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Li&#233;geois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Arai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Gahlan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.08.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355138v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tarrieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bounajma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.08.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01764881v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01765066v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898470v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levresse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouabdellaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321420v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Matoussi Kort" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mabrouk El Asmi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jia Laridhi Ouazza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Saidi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-015-1836-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172208v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mehran Heidari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Daliran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2014.05.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022911v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Soulaimani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.04.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJRCLTHD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022870v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Javier Alvaro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bellido" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Pereira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Quesada" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.03.024" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00966829v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souleimani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Egal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrrddine Youbi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Admou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950547v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Youbi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulaimani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950542v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baudin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950537v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950553v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950540v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950529v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00830459v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Michard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.11.029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX53Q49M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782152v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Toummite" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Li&#233;geois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Beraaouz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-012-0245-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F4MFRF6D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00683566v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Hatira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2012.03.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRF1VTCL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00664459v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653276v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00664453v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00516028v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gallino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00515985v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thi&#233;baud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.295" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00522580v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Archibald" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-010-0303-x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594539v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00583763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tayebi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496401v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan El Aouli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00452123v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00467776v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Filali" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Nespolo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00467414v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bertrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.3.227" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00391914v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mattoussi Kort" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ikenne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laridhi Ouazza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372037v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornaton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00257525v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Mouttaqi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Annich" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2007.09.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03T2BPNH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00282253v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bulloz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.11.014" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5M0KTRN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00318586v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Bourgeix" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2007.12.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T37NR786-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496242v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fudral" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2007.1009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141803v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aatika Eddif" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoepffner" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2007.02.003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PQ1RKNQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00199814v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.07.026" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CGZPZJ3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00199776v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortaji" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Beraaouz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092449v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ford Mary" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducheche St&#233;phanie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderhaeghe Olivier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123089v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Rachid Azizi-Samir" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2005.06.009" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW827MDJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100330v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheilletz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hilal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123602v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reisberg" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloule" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.02.004" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JBGPZV3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123469v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laumonier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marignac" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123657v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez-Partida" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrillo-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Tritlla" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Camprubi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-003-0403-y" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VFQ3MLDG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123095v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalot-Prat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2004.07.062" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR2T8K5F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121136v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahmam" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2004.07.040" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCZH7ZS8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118848v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huvelin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117316v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-9268(03)00209-2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1595PSW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118744v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117326v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-6742(03)00180-8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWRXQF9X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089728v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pouclet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Ouguir" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Ouazzani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhlifi Brada" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-3111(01)01073-7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7DFVMK4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02356058v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Fernandez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Boullier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01760763v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446342v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413248v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882439v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doublet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01764538v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882514v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898434v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D E Aissa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898432v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhou Maacha" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882465v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898437v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelleter" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mouttaqi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Annich" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309531v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31733-5_5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982824v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01760750v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982790v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871808v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00455530v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341623v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ennih" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Liegeois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00215440v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaufmann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938449v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Askkour" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moha Ikenne" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chelle-Michou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cousens" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Souhassou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.12961" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03455418v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417291v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berrada" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fekkak" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Houicha" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouanaimi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouhari" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417229v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417213v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882486v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Amigo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762396v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882524v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01898468v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boutsougame" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882512v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762443v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762451v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762399v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762421v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898449v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762435v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762410v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882624v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882621v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882641v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882656v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898458v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maacha" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Trittla" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882445v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882860v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882852v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghalamghash" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jafari Saroughi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898453v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882449v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912797v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952550v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952574v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871980v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872017v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871973v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950438v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tissier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623139v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871965v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639084v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871963v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540364v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00541229v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871960v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540400v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Abidi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375612v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyomard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kramar" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397726v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375450v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toummite" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00374135v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397718v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375454v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. El Aouli" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amaouain" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872021v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392004v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392000v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395171v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872011v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871989v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369952v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369943v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872040v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abidi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shimi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Htira" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872005v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Camus" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363851v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872032v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395183v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00199943v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Banks" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147468v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147467v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ennaciri" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147473v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147466v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147471v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147482v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147479v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147476v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100321v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147485v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehmann" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147524v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek El Hakour" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147511v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boullier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120384v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soussi-Tanani" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124484v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124793v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120360v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124770v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120378v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121255v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121669v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ford" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121181v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147533v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147534v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124456v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119083v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudra" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hassenforder" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882488v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01765182v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982212v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872042v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022901v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faivre" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paillet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872054v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872046v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952544v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00373108v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375725v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445909v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beiner" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perroux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392010v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446279v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sabaut" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446196v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446121v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04247341v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03612492v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatier Lucas" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godard Oph&#233;lie" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00690900v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748047v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991NAN10061" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537312v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-gasquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9583-6203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074719602" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05524037v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieme Jabbour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cordier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubair El Ouad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ilmen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2026.106086" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Yves Bigot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413172v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Abidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marignac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Deloule" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hibsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2024.105888" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683460v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Bouloton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeryc Schumacher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105349" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Prisset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sabatier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevremont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2023.104831" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Slim-Shimi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Somarin Alireza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christan Marignac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Somarin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rge.12287" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697591v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyasse Berrada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Fekkak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Francisco Pereira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Jouhari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ouanaimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104611" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-021-01048-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03590445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Hafid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Admou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104500" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165191v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzoura Errami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Linnemann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Kabouri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Hofmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#228;rtner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2021-034" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Zieger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP503-2020-105" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415960v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El. Haibi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El. Hadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Tahiri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jes&#250;s Mart&#237;nez Poyatos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103669" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2018.08.023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G96KQC5V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272528v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103577" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87D8G0X3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mridul Razdan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Julien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coperey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2019-0013.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417169v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01764952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Levresse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cheilletz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqiang Mao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ghorbani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2018-0089.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898441v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Belkacim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Li&#233;geois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoji Arai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Gahlan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.08.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898442v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-017-1463-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouabdellah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5382/econgeo.112.5.dis1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355138v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tarrieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bounajma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.08.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01764881v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01765066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898470v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levresse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouabdellaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321420v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Matoussi Kort" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mabrouk El Asmi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jia Laridhi Ouazza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Saidi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-015-1836-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172208v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mehran Heidari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Daliran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2014.05.013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022870v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Javier Alvaro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bellido" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Pereira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Quesada" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.03.024" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022911v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Soulaimani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.04.021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJRCLTHD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950540v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Blein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baudin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950529v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00966829v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souleimani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Egal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrrddine Youbi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Admou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950547v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Youbi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulaimani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950542v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950537v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950553v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00830459v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Michard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.11.029" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX53Q49M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00683566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Hatira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2012.03.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRF1VTCL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782152v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Toummite" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Li&#233;geois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Beraaouz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00710-012-0245-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F4MFRF6D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00664459v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653276v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00664453v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00467414v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bertrand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.3.227" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00515985v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thi&#233;baud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gallino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.295" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00516028v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00522580v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Archibald" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-010-0303-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00594539v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00583763v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tayebi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan El Aouli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00452123v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00467776v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Filali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Nespolo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00391914v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mattoussi Kort" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ikenne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laridhi Ouazza" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372037v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornaton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00282253v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bulloz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.11.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5M0KTRN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00318586v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Bourgeix" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2007.12.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T37NR786-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00257525v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Mouttaqi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Annich" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2007.09.008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03T2BPNH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496242v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fudral" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2007.1009" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141803v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aatika Eddif" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoepffner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2007.02.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PQ1RKNQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00199814v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.07.026" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CGZPZJ3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00199776v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortaji" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Beraaouz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092449v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ford Mary" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducheche St&#233;phanie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderhaeghe Olivier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100330v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheilletz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hilal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123089v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Rachid Azizi-Samir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2005.06.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW827MDJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121136v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahmam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2004.07.040" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCZH7ZS8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123602v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reisberg" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloule" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.02.004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JBGPZV3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123469v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laumonier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marignac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123657v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez-Partida" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrillo-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Tritlla" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Camprubi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-003-0403-y" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VFQ3MLDG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123095v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalot-Prat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2004.07.062" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR2T8K5F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118848v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huvelin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117316v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-9268(03)00209-2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1595PSW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118744v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117326v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-6742(03)00180-8" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWRXQF9X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089728v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pouclet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Ouguir" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Ouazzani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhlifi Brada" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-3111(01)01073-7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7DFVMK4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02356058v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Fernandez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Boullier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01760763v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446342v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413248v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882514v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882439v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doublet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01764538v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309531v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31733-5_5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898434v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D E Aissa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898432v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhou Maacha" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882465v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898437v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelleter" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mouttaqi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Annich" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982824v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01760750v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982790v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871808v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00455530v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341623v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ennih" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Liegeois" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00215440v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaufmann" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938449v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Askkour" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moha Ikenne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chelle-Michou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cousens" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Souhassou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.12961" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03455418v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417213v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417291v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berrada" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fekkak" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Houicha" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouanaimi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouhari" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417229v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882486v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Amigo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882512v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762396v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882524v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01898468v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boutsougame" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762443v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762451v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762399v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762435v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762421v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898449v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882641v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882624v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882621v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762410v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882449v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898458v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maacha" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Trittla" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882656v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882445v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882860v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882852v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghalamghash" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jafari Saroughi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898453v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912797v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952550v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952574v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871980v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872017v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871973v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950438v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tissier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639084v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623139v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871965v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871963v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540364v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00541229v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871960v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540400v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Abidi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397726v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375612v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guyomard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kramar" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375450v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toummite" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00374135v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397718v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375454v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. El Aouli" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amaouain" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872021v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872032v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395183v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Camus" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392000v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392004v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395171v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872011v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871989v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369952v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369943v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872040v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abidi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shimi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Htira" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872005v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00363851v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00199943v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Banks" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147485v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lehmann" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147473v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147468v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147467v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ennaciri" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147466v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147471v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147482v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147479v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147476v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100321v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147511v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boullier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120384v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soussi-Tanani" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147524v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek El Hakour" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124484v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124793v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120360v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124770v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120378v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121255v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121669v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ford" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121181v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147533v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147534v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124456v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119083v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudra" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hassenforder" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882488v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01765182v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982212v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952544v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872042v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01022901v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faivre" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paillet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872054v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872046v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375725v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00373108v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00445909v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beiner" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perroux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00392010v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446279v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sabaut" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446196v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00446121v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04247341v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03612492v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabatier Lucas" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godard Oph&#233;lie" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00690900v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748047v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991NAN10061" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537312v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>