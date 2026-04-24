--- v0 (2026-03-27)
+++ v1 (2026-04-24)
@@ -333,364 +333,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the external forcing of global eruptive activity in the past 300 years</w:t>
+                <w:t xml:space="preserve">Is the Earth’s Magnetic Field a Constant? A Legacy of Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-L. Le Mouël</w:t>
+                <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gibert</w:t>
+                <w:t xml:space="preserve">Fernando Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Courtillot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Boulé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2304.09564⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences13070202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237841v1</w:t>
+                <w:t xml:space="preserve">hal-04237419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Earth’s Magnetic Field a Constant? A Legacy of Poisson</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the external forcing of global eruptive activity in the past 300 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
+                <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Lopes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+                <w:t xml:space="preserve">V. Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gibert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (7), pp.202. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences13070202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2304.09564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04237419v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Annual and Semi-Annual Components of Variations in Extent of Arctic and Antarctic Sea-Ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -718,330 +718,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04462283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Two Formulations of Polar Motion and Identification of Its Sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Extending the Range of Milankovic Cycles and Resulting Global Temperature Variations to Shorter Periods (1–100 Year Range)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences12110398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences12120448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04462298v1</w:t>
+                <w:t xml:space="preserve">insu-04462290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Range of Milankovic Cycles and Resulting Global Temperature Variations to Shorter Periods (1–100 Year Range)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">On Two Formulations of Polar Motion and Identification of Its Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences12120448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences12110398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04462290v1</w:t>
+                <w:t xml:space="preserve">insu-04462298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Nature and Origin of Atmospheric Annual and Semi-Annual Oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1088,51 +1088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Temperature Hydrothermal Systems Response to Rainfall Forcing: An Example From Temperature Time Series of Fumaroles at La Soufrière de Guadeloupe Volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1205,51 +1205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto · Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1326,64 +1326,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 316, pp. 434-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1724,51 +1724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1841,64 +1841,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 292, pp.1 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1958,51 +1958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boukerbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abtout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2066,77 +2066,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mantle rotation pole position. A solar component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 349 (4), pp.159-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2451,51 +2451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring temporal opacity fluctuations of large structures with muon tomography : a calibration experiment using a water tower tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2585,51 +2585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muon dynamic radiography of density changes induced by hydrothermal activity at the La Soufrière of Guadeloupe volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2741,51 +2741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.29899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2813,776 +2813,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01355321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of density models of geological structures by fusion of gravity data and cosmic muon radiographies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Multiscale seismic reflectivity of shallow thermoclines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Gonidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gi-4-177-2015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (3), pp.1872-1886 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JC010478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03579527v1</w:t>
+                <w:t xml:space="preserve">insu-01117556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale seismic reflectivity of shallow thermoclines</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Improvement of density models of geological structures by fusion of gravity data and cosmic muon radiographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 120 (3), pp.1872-1886 </w:t>
+              <w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.177-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JC010478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gi-4-177-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01117556v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03579527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravimetric evidences of active faults and underground structure of the Cheliff seismogenic basin (Algeria)</w:t>
+                <w:t xml:space="preserve">An experiment of muon radiography at Mt Etna (Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdesslam Abtout</w:t>
+                <w:t xml:space="preserve">Daniele Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassina Boukerbout</w:t>
+                <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boualem Bouyahiaoui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luciano Zuccarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 th colloquium of African geology, 99 (2), pp.363-373. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196 (2), pp.633-643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2014.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01185058v1</w:t>
+                <w:t xml:space="preserve">insu-00944143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-section electrical resistance tomography of La Soufriere of Guadeloupe lava dome</w:t>
+                <w:t xml:space="preserve">Fine-scale gas distribution in marine sediments assessed from deep-towed seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lesparre</w:t>
+                <w:t xml:space="preserve">Stephan Ker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartłomiej Grychtol</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Bruno Marsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.K. Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 197 (3), pp.1516-1526. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu104⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 196 (3), pp.1466-1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01086403v1</w:t>
+                <w:t xml:space="preserve">insu-00953102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experiment of muon radiography at Mt Etna (Italy)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-section electrical resistance tomography of La Soufriere of Guadeloupe lava dome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Carbone</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Bartłomiej Grychtol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Diament</w:t>
+                <w:t xml:space="preserve">J.C Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Zuccarello</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andy Adler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 196 (2), pp.633-643. </w:t>
+              <w:t xml:space="preserve">, 2014, 197 (3), pp.1516-1526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00944143v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01086403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale gas distribution in marine sediments assessed from deep-towed seismic data</w:t>
+                <w:t xml:space="preserve">Gravimetric evidences of active faults and underground structure of the Cheliff seismogenic basin (Algeria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Ker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Gonidec</w:t>
+                <w:t xml:space="preserve">Abdesslam Abtout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Marsset</w:t>
+                <w:t xml:space="preserve">Hassina Boukerbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.K. Westbrook</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Boualem Bouyahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 196 (3), pp.1466-1470. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 th colloquium of African geology, 99 (2), pp.363-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2014.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00953102v1</w:t>
+                <w:t xml:space="preserve">insu-01185058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of sub-nanosecond time-to-digital convertor in field-programmable gate array: applications to time-of-flight analysis in muon radiography</w:t>
               </w:r>
@@ -3594,51 +3594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3696,688 +3696,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00873192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental detection of upward-going cosmic particles and consequences for correction of density radiography of volcanoes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Radiographier les volcans avec les rayons cosmiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Marteau-Bazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (24), pp.6334-6339. </w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.14-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013GL058357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201332014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00944062v1</w:t>
+                <w:t xml:space="preserve">insu-00958307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiographier les volcans avec les rayons cosmiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Bootstrap determination of the reliability of b-values: an assessment of statistical estimators with synthetic magnitude series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendy Bengoubou-Valerius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32, pp.14-18. </w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (1), pp.443-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/201332014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11069-012-0376-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00958307v1</w:t>
+                <w:t xml:space="preserve">hal-00779250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bootstrap determination of the reliability of b-values: an assessment of statistical estimators with synthetic magnitude series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Decadal Trends of Global Surface Temperature: A Broken Line with Alternating ~30 yr Linear Segments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mendy Bengoubou-Valerius</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Jean-Louis Le Mouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kossobokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-012-0376-1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric and Climate Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.364-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/acs.2013.33038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779250v1</w:t>
+                <w:t xml:space="preserve">insu-00944085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalies of noble gases and self-potential associated with fractures and fluid dynamics in a horizontal borehole, Mont Terri Underground Rock Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maineult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 156, pp.46-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00825385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Decadal Trends of Global Surface Temperature: A Broken Line with Alternating ~30 yr Linear Segments?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Le Mouel</w:t>
+                <w:t xml:space="preserve">Experimental detection of upward-going cosmic particles and consequences for correction of density radiography of volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Kossobokov</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric and Climate Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3, pp.364-371. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (24), pp.6334-6339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/acs.2013.33038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2013GL058357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00944085v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00944062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiresolution seismic data fusion with a generalized wavelet-based method to derive subseabed acoustic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Ker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 195 (2), pp.1370-1383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4411,103 +4411,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the excavation damaged zone by three dimensional reconstruction of the electrical resistivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Adler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 195 (2), pp.972-984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4541,77 +4541,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale seismic attributes: source-corrected wavelet response and application to high-resolution seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Ker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 190 (2), pp.1746-1760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4684,51 +4684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4804,64 +4804,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muons tomography applied to geosciences and volcanology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4925,90 +4925,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and operation of a field telescope for cosmic ray geophysical tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Déclais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5059,64 +5059,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density muon radiography of La Soufrière of Guadeloupe volcano: comparison with geological, electrical resistivity and gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5193,64 +5193,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian dual inversion of experimental telescope acceptance and integrated flux for geophysical muon tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5297,90 +5297,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale seismic attributes: a wavelet-based method and its application to high-resolution seismic and ground truth data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Ker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Marsset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 187 (2), pp.1038-1054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5408,735 +5408,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00669844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muon tomography : plans for observations in the Lessers Antilles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The MU-RAY project: Summary of the round-table discussions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Beauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buontempo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. d'Auria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Déclais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Planets and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 62, pp.153-165. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5047/eps.2009.07.003⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 62, pp.141-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5047/eps.2009.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00468377v1</w:t>
+                <w:t xml:space="preserve">in2p3-00468385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On transient electric potential variations in a standing tree and atmospheric electricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 342 (2), pp.95-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2009.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01135527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MU-RAY project: Summary of the round-table discussions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muon tomography : plans for observations in the Lessers Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Beauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Déclais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Planets and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 62, pp.141-151. </w:t>
+              <w:t xml:space="preserve">, 2010, 62, pp.153-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5047/eps.2009.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5047/eps.2009.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00468385v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00468377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical muon imaging: feasibility and limits</w:t>
+                <w:t xml:space="preserve">High-resolution seismic imaging in deep sea from a joint deep-towed/OBH reflection experiment : application to a Mass Transport Complex offshore Nigeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lesparre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y. Déclais</w:t>
+                <w:t xml:space="preserve">Stephan Ker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Carbone</w:t>
+                <w:t xml:space="preserve">S. Garziglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Gonidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 183 (3), pp.1348-1361. </w:t>
+              <w:t xml:space="preserve">, 2010, 182 (3), pp.1524-­1542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04790.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04700.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01019332v1</w:t>
+                <w:t xml:space="preserve">insu-00609554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution seismic imaging in deep sea from a joint deep-towed/OBH reflection experiment : application to a Mass Transport Complex offshore Nigeria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Marsset</w:t>
+                <w:t xml:space="preserve">Geophysical muon imaging: feasibility and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Déclais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Garziglia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gibert</w:t>
+                <w:t xml:space="preserve">D. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 182 (3), pp.1524-­1542. </w:t>
+              <w:t xml:space="preserve">, 2010, 183 (3), pp.1348-1361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04700.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04790.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00609554v1</w:t>
+                <w:t xml:space="preserve">in2p3-01019332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of electrical conductivity of the Excavation Damaged Zone in the Mont Terri Underground Rock Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6177,252 +6177,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00600288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of polar motion data: Chandler wobble, phase jumps, and geomagnetic jerks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Comment on &amp;quot;Self-potential signals associated with preferential groundwater flow pathways in sinkholes by A. Jardani, J. P. Dupont, and A. Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 113 (B10), pp.B10405. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008JB005700⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 113 (3), pp.B03210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JB004969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00348004v1</w:t>
+                <w:t xml:space="preserve">insu-00279687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Self-potential signals associated with preferential groundwater flow pathways in sinkholes by A. Jardani, J. P. Dupont, and A. Revil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Inversion of polar motion data: Chandler wobble, phase jumps, and geomagnetic jerks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sailhac</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 113 (3), pp.B03210. </w:t>
+              <w:t xml:space="preserve">, 2008, 113 (B10), pp.B10405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007JB004969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2008JB005700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00279687v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00348004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic tomography of the Excavation Damaged Zone of the Gallery 04 in the Mont Terri Rock Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6508,51 +6508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to comment on “Electrical Tomography of La Soufrière of Guadeloupe Volcano: Field experiments, 1D inversion and qualitative interpretation” by N. Linde and A. Revil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6689,51 +6689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hamoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Service Géologique National</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (2), pp.161-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6771,51 +6771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analysis of waves reflected by granular media: Acoustic experiments on glass beads and effective medium theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 112 (B5), pp.B05103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6862,51 +6862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to comment on &amp;quot;Electrical Tomography of La Soufrière of Guadeloupe Volcano: Field experiments, 1D inversion and qualitative interpretation&amp;quot; by N. Linde and A. Revil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6991,64 +6991,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of sources of potential fields with the continuous wavelet transform: Two-dimensional ridgelet analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassina Boukerbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 111 (B7), pp.B07104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7076,358 +7076,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sap flow and daily electric potential variations in a tree trunk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Electrical tomography monitoring of the excavation damaged zone of the Gallery 04 in the Mont Terri rock laboratory: Field experiments, modelling, and relationship with structural geology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Le Mouel</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Lambs</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (1), pp.21-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2006.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2006.06.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00150958v1</w:t>
+                <w:t xml:space="preserve">hal-00116003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical tomography monitoring of the excavation damaged zone of the Gallery 04 in the Mont Terri rock laboratory: Field experiments, modelling, and relationship with structural geology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Sap flow and daily electric potential variations in a tree trunk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Le Mouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Kergosien</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33 (1), pp.21-34. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 171 (5), pp.572-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2006.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2006.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116003v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00150958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical tomography of La Soufrière of Guadeloupe volano : Fields experiments, 1D inversion and qualitative interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7512,145 +7512,145 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sap Flow and daily electric potential in a tree trunk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 171, pp.572-584. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plantsci.2006.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7667,51 +7667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion of roughness parameters of self-affine surfaces from backscattered waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 160 (3), pp.797-803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7783,51 +7783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 41 (6), pp.487-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7886,51 +7886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale electrical impedance tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7977,51 +7977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analysis of waves reflected by complex interfaces: Basic principles and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8094,51 +8094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 39 (10), pp.2262-2274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8172,51 +8172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of sources of potential fields with the continuous wavelet transform: Application to self-potential profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8263,77 +8263,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of sources of potential fields with the continuous wavelet transform: Complex wavelets and application to aeromagnetic profiles in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Galdeano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8406,51 +8406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of sources of potential fields with the continuous wavelet transform: Basic theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Holschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8535,64 +8535,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An estimate of average lower mantle conductivity by wavelet analysis of geomagnetic jerks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Mandea Alexandrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8665,51 +8665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet analysis of potential fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8782,51 +8782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtering non-stationary geophysical data with orthogonal wavelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Saracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8886,77 +8886,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide wavelet analysis of geomagnetic jerks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Alexandrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Saracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9016,77 +9016,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of geomagnetic jerks using wavelet analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Alexandrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Saracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9159,51 +9159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 48 (1-2), pp.130-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9320,51 +9320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tramontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9579,51 +9579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVCEI 2017 Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Portland, United States</w:t>
@@ -9678,51 +9678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9905,420 +9905,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01734852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muon tomography applied to active volcanoes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studies on muon tomography for archaeological internal structures scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Carlus</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">H Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Carloganu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Jourde</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jacquemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on New Photo-detectors,PhotoDet2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.252.0004⟩</w:t>
+              <w:t xml:space="preserve">XIV International Conference on Topics in Astroparticle and Underground Physics (TAUP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Torino, Italy. pp.052016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/718/5/052016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01217658v1</w:t>
+                <w:t xml:space="preserve">insu-01330742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on muon tomography for archaeological internal structures scanning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Functional imaging of La Soufrière volcano: New frontiers revealed by cosmic muons, electrical resistivity and gravity tomographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y Karyotakis</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV International Conference on Topics in Astroparticle and Underground Physics (TAUP 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">workshop From observations to processes at La Soufrière de Guadeloupe volcano : moving beyond the state-of-the-art in research and risk reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01330742v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional imaging of La Soufrière volcano: New frontiers revealed by cosmic muons, electrical resistivity and gravity tomographies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Muon tomography applied to active volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Carlus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Carlus</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ianigro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop From observations to processes at La Soufrière de Guadeloupe volcano : moving beyond the state-of-the-art in research and risk reduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on New Photo-detectors,PhotoDet2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Moscow, Russia. pp.004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.252.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087392v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01217658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility study of archaeological structures scanning by muon tomography</w:t>
               </w:r>
@@ -10330,51 +10330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Cârloganu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10477,51 +10477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Deroussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10585,51 +10585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10674,290 +10674,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01852835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental detection of upward-going cosmic particles and consequences for correction of density radiography of volcanoes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EDZ permeability monitoring through barometric pumping : two case studies, in the Opalinus Clay (Mont Terri URL, Swiss Jura) and in gneissic rock (Roselend URL, French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thoraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Sabroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-9985</w:t>
+              <w:t xml:space="preserve">10. Euroconference on Rock Physics and Rock Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00990339v1</w:t>
+                <w:t xml:space="preserve">ineris-01855512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDZ permeability monitoring through barometric pumping : two case studies, in the Opalinus Clay (Mont Terri URL, Swiss Jura) and in gneissic rock (Roselend URL, French Alps)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental detection of upward-going cosmic particles and consequences for correction of density radiography of volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Euroconference on Rock Physics and Rock Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Aussois, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-9985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01855512v1</w:t>
+                <w:t xml:space="preserve">insu-00990339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiographier les volcans avec des rayons cosmiques : instrumentation et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10965,51 +10965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Gardien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.486</w:t>
@@ -11038,77 +11038,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural imaging and monitoring of volcanoes with cosmic muons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11157,151 +11157,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01201931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical monitoring of the EDZ during a gallery excavation in the Mont Terri URL: electrical measurements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Readout architecture based on the use of Silicon PhotoMultiplier (SiPM, or MMPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carlus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Ianigro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international meeting on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-3069</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00814416v1</w:t>
+                <w:t xml:space="preserve">insu-00761264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Readout architecture for sub-nanosecond resolution TDC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11310,275 +11327,258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gardien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Ianigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-3059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00761240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Readout architecture based on the use of Silicon PhotoMultiplier (SiPM, or MMPC)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geophysical monitoring of the EDZ during a gallery excavation in the Mont Terri URL: electrical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-3069</w:t>
+              <w:t xml:space="preserve">5th international meeting on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00761264v1</w:t>
+                <w:t xml:space="preserve">insu-00814416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density Muon Radiography of Soufrière of Guadeloupe Volcano: Comparison with Geological, Electrical Resistivity and Seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11646,64 +11646,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EIDORS: an open software for EIT adapted for geophysical purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11754,64 +11754,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and evolution of the EDZ in Opalinus clay by 3D reconstruction of the electrical resistivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11869,398 +11869,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00814409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical monitoring of the EDZ during a gallery excavation in the Opalinus Clay of the Mont Terri URL: micro-seismicity and damage mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geophysical monitoring of the EDZ during a gallery excavation in the Opalinus Clay of the Mont Terri URL: design and principles of specific in situ experimental setups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Sarout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gibert</w:t>
+                <w:t xml:space="preserve">Alexis Maineult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International meeting on Clays in Natural and Engineered Barriers</w:t>
+              <w:t xml:space="preserve">5th international meeting on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00912480v1</w:t>
+                <w:t xml:space="preserve">insu-00814424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical monitoring of the EDZ during a gallery excavation in the Opalinus Clay of the Mont Terri URL: design and principles of specific in situ experimental setups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Monitoring the Excavation Damaged Zone in Opalinus clay by three dimensional reconstruction of the electrical resistivity in the Mont Terri gallery G-04</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international meeting on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-4847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00814424v1</w:t>
+                <w:t xml:space="preserve">insu-00761285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Excavation Damaged Zone in Opalinus clay by three dimensional reconstruction of the electrical resistivity in the Mont Terri gallery G-04</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Geophysical monitoring of the EDZ during a gallery excavation in the Opalinus Clay of the Mont Terri URL: micro-seismicity and damage mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Gonidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sarout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-4847</w:t>
+              <w:t xml:space="preserve">5th International meeting on Clays in Natural and Engineered Barriers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00761285v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00912480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term and multi-scale monitoring with passive geophysical methods: principles and measurements at the Mont Terri Underground Research Laboratory</w:t>
               </w:r>
@@ -12298,51 +12298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International meeting on Clays in Natural and Engineered Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
@@ -12410,51 +12410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. pp.H33J-1470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12492,90 +12492,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical monitoring of the Excavation Damaged Zone during a gallery excavation in the Opalinus Clay: a first synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international meeting on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement, Montpellier 22-25 October 2012.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
@@ -12604,64 +12604,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muon tomography of the Soufrière of Guadeloupe (Lesser Antilles): Comparison with other geophysical imaging methods and assessment of volcanic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12729,103 +12729,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muon tomography and Volcanic Risks in the Lesser Antilles: the Example of the Soufrière of Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geoscience Union, Apr 2011, Vienne, Austria. pp.EGU2011-3983</w:t>
@@ -12848,316 +12848,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01116984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the energy budget of the Tarissan Pit, Soufrière de Guadeloupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Electrical tomography monitoring of the EDZ during the excavation of the Gallery Ga08 in the Mont Terri URL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-14067</w:t>
+              <w:t xml:space="preserve">4 th International meeting on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement international meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00605323v1</w:t>
+                <w:t xml:space="preserve">insu-00605327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical tomography monitoring of the EDZ during the excavation of the Gallery Ga08 in the Mont Terri URL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Determination of the energy budget of the Tarissan Pit, Soufrière de Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crispi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dessert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 th International meeting on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement international meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-14067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00605327v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00605323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of electrical conductivity of the Excavation Damaged Zone in the Mont Terri URL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13208,64 +13208,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic endoscopy and tomography of the EDZ of the Gallery 04 in the Mont Terri rock laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13316,77 +13316,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical tomography monitoring of the EDZ during the excavation of the Gallery 04 in the Mont Terri rock laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13437,77 +13437,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l'évolution de l'EDZ par tomographie électrique : expériences dans le laboratoire souterrain du Mont Terri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13568,64 +13568,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie de l'EDZ dans la galerie 04 du laboratoire souterrain du Mont Terri par endoscopie sismique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guervilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13682,523 +13682,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverting thermal images to reveal steam fluxes at La Soufrière, Guadeloupe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Going beyond in Understanding Volcanic Unrest and the Legacy of Hydrothermal Explosive Activity at La Soufrière of Guadeloupe (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A.C. Domoison</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.V23I-0300, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426581v1</w:t>
+                <w:t xml:space="preserve">insu-02396588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going beyond in Understanding Volcanic Unrest and the Legacy of Hydrothermal Explosive Activity at La Soufrière of Guadeloupe (French West Indies)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverting thermal images to reveal steam fluxes at La Soufrière, Guadeloupe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Geffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Domoison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.V23I-0300, 2019</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02396588v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle-atmosphere Dynamics Studied with a Portable Muon Detector at the Mont Terri Underground Rock Laboratory, Switzerland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muographic long-term monitoring of the Soufrière of Guadeloupe with a system of coupled muon detection systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Tramontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Zyserman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.NS43B-0834, 2019</w:t>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.NS43B-0832, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02402695v1</w:t>
+                <w:t xml:space="preserve">insu-02402582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muographic long-term monitoring of the Soufrière of Guadeloupe with a system of coupled muon detection systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Middle-atmosphere Dynamics Studied with a Portable Muon Detector at the Mont Terri Underground Rock Laboratory, Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Tramontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.NS43B-0832, 2019</w:t>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.NS43B-0834, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02402582v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02402695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term muon measurements to track density changes at La Soufrière de Guadeloupe volcano</w:t>
               </w:r>
@@ -14210,51 +14210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ianigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14309,51 +14309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrupt Changes of Hydrothermal Activity in a lava Dome Detected by Combined Seismic and Muon Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14361,51 +14361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.NS23B-0701, 2018</w:t>
@@ -14460,64 +14460,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ianigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14553,277 +14553,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01927696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muon imaging and monitoring at the Mont Terri underground rock laboratory, Switzerland.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term, coupled muon measurements to track density changes at La Soufrière de Guadeloupe volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Tramontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Zyzerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Carlus</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.NS23B-0707, 2018</w:t>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.NS23B-0706, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01927794v1</w:t>
+                <w:t xml:space="preserve">insu-01927895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term, coupled muon measurements to track density changes at La Soufrière de Guadeloupe volcano</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muon imaging and monitoring at the Mont Terri underground rock laboratory, Switzerland.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Tramontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Zyzerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.NS23B-0706, 2018</w:t>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.NS23B-0707, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01927895v1</w:t>
+                <w:t xml:space="preserve">insu-01927794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring muon flux variations besides and on a tunnel-boring machine</w:t>
               </w:r>
@@ -14835,51 +14835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ianigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14986,51 +14986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVCEI 2017 scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Portland, Oregon, United States. pp.649, 2017, Abstract book. Fostering Integrative Studies of Volcanoes</w:t>
@@ -15059,51 +15059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural imaging and monitoring of the La Soufrière of Guadeloupe with muon radiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15197,51 +15197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The La Soufrière de Guadeloupe muon radiography acquisition setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15322,51 +15322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEMAVAC : développement de télescopes à muons autonomes et opérationnels sur les volcans actifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15417,51 +15417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The muon tomography Diaphane project : recent upgrades and measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15568,64 +15568,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sarout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15682,64 +15682,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information theory, Signal Analysis and Inverse Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15822,303 +15822,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the Dynamics of Hydrothermal Activity in La Soufrière of Guadeloupe Volcano with Joint Muography, Gravimetry, Electrical Resistivity Tomography, Seismic and Temperature Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gibert</w:t>
+                <w:t xml:space="preserve">Development of Scintillator-Based Muon Detectors for Muography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Ianigro</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cohu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">László Oláh, Hiroyuki K. M,. Tanaka Dezső Varga. </w:t>
+              <w:t xml:space="preserve">L.Oláh; H.K.M. Tanaka; D.Varga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muography: Exploring Earth's Subsurface with Elementary Particles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 270, American Geophysical Union - Wiley, Chapter 5, 55-73, 2022, Geophysical Monograph Series, 9781119723028. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119722748.ch5⟩</w:t>
+              <w:t xml:space="preserve">, 270, American Geophysical Union - Wiley, Chapter 17 237-252, 2022, Geophysical Monograph Series, 9781119723028; 9781119722748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119722748.ch17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03575607v1</w:t>
+                <w:t xml:space="preserve">insu-03575649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Scintillator-Based Muon Detectors for Muography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Marteau</w:t>
+                <w:t xml:space="preserve">Observation of the Dynamics of Hydrothermal Activity in La Soufrière of Guadeloupe Volcano with Joint Muography, Gravimetry, Electrical Resistivity Tomography, Seismic and Temperature Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Cohu</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ianigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L.Oláh; H.K.M. Tanaka; D.Varga. </w:t>
+              <w:t xml:space="preserve">László Oláh, Hiroyuki K. M,. Tanaka Dezső Varga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muography: Exploring Earth's Subsurface with Elementary Particles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 270, American Geophysical Union - Wiley, Chapter 17 237-252, 2022, Geophysical Monograph Series, 9781119723028; 9781119722748. </w:t>
+              <w:t xml:space="preserve">, 270, American Geophysical Union - Wiley, Chapter 5, 55-73, 2022, Geophysical Monograph Series, 9781119723028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119722748.ch17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119722748.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03575649v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03575607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId376"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -16194,51 +16194,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA69E3F4"/>
+    <w:nsid w:val="3500A18D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16425,51 +16425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-gibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7578-9259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033789398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250189v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Bremond d'Ars" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boul&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#232;ze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1587650" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237841v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courtillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.09564" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13070202" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13010021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12110398" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462290v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12120448" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13111907" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03543566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.772176" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974046v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto &#183; Moretti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01439-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106693" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carlus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Ianigro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39606-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02275907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tramontini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nussbaum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000655" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2019.04.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01785456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukerbout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abtout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouyahiaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2018.04.026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.06.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G&#243;mez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karyotakis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katsanevas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/12/P12018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01561114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jourde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Deroussi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074285" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01299984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23054" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01330121v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33406" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29899" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579527v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-4-177-2015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mari&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010478" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185058v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Abtout" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Boukerbout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Bouyahiaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.02.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01086403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Grychtol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Komorowski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu104" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00944143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carbone" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Zuccarello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt403" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00953102v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Westbrook" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt497" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00873192v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jourde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/3/035101" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00944062v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gardien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058357" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00958307v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Marteau-Bazouni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201332014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00779250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Bengoubou-Valerius" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-012-0376-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825385v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maineult" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wieczorek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.01.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT3LJ5G5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00944085v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Mouel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kossobokov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2013.33038" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912427v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt317" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912987v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt282" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912447v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05601.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726408v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wassermann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2012.01.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVJV0TKR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00665457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicollin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.061" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814367v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D&#233;clais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-1-33-2012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814387v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05546.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00666938v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05268.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00669844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05207.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468377v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauducel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2009.07.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01135527v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Poirier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8G52LQL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468385v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bross" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buontempo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. d'Auria" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2009.03.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019332v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04790.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609554v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garziglia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04700.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600288v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04517.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00348004v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005700" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00279687v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sailhac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB004969" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00221394v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bossart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guervilly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03615.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312628v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9CG7ZR1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zaourar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briqueu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamoudi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00156260v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004518" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00180024v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117357v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004078" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00150958v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lambs" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perrier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.06.012" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBR5RVCS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116003v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kergosien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2006.03.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76P4317-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115899v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.02.020" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NWM0PMQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137901v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077877v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02500.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-LJMGGC73-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407027v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gonidec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(03)00151-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD4TH0B4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634622v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000233" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225182v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000558" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766757v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Valero" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.957289" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324637v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012041" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596933v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Galdeano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delor" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900090" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767213v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Holschneider" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JB900106" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52MZRV74-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914562v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea Alexandrescu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900135" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805821v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holschneider" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/13/1/013" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805866v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL00155" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01401417v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Alexandrescu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB01648" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914560v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB00314" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565966v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(87)90116-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHGX31JL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551044v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551045v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zyserman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087418v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554623v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/02/C02008" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734852v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Tramontini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217658v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carlus" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.252.0004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01330742v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H G&#243;mez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carloganu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacquemier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Karyotakis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/718/5/052016" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087392v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01310168v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gomez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C&#226;rloganu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Niess" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928020" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242095v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852835v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thoraval" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sabroux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990339v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855512v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080883v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01201931v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Sibilla" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814416v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761240v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girerd" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ianigro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761264v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761250v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814404v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adler" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814409v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912480v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarout" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814424v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maineult" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761285v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912489v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Adler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delorme" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912474v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814411v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605978v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taisne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01116984v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605323v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dessert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605327v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573219v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260766v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260773v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118462v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118455v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02426581v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Geffray" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Domoison" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02396588v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402695v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402582v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zyserman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02894438v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Montorio" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927663v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927696v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927794v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zyzerman" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927895v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927669v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718421v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087399v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087406v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113653v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113663v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113328v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748228v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2408.16361" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03575607v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119722748.ch5" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03575649v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119722748.ch17" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-gibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7578-9259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033789398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250189v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Bremond d'Ars" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boul&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#232;ze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1587650" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13070202" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courtillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.09564" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13010021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12120448" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12110398" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13111907" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03543566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.772176" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974046v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto &#183; Moretti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01439-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106693" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carlus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Ianigro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39606-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02275907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tramontini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nussbaum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000655" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2019.04.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01785456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukerbout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abtout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouyahiaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2018.04.026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.06.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G&#243;mez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karyotakis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katsanevas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/12/P12018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01561114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jourde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Deroussi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074285" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01299984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23054" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01330121v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33406" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29899" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mari&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010478" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579527v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-4-177-2015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00944143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carbone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Zuccarello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt403" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00953102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Westbrook" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt497" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01086403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Grychtol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Komorowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu104" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185058v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Abtout" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Boukerbout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Bouyahiaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.02.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00873192v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jourde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/3/035101" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00958307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Marteau-Bazouni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201332014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00779250v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Bengoubou-Valerius" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-012-0376-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00944085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Mouel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kossobokov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2013.33038" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825385v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maineult" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wieczorek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.01.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT3LJ5G5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00944062v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gardien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058357" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912427v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt317" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912987v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt282" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912447v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05601.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726408v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wassermann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2012.01.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVJV0TKR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00665457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicollin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.061" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814367v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D&#233;clais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-1-33-2012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814387v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05546.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00666938v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05268.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00669844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05207.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468385v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauducel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bross" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buontempo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. d'Auria" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2009.03.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01135527v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Poirier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8G52LQL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468377v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2009.07.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609554v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garziglia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04700.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019332v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04790.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600288v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04517.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00279687v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sailhac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB004969" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00348004v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005700" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00221394v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bossart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guervilly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03615.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312628v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9CG7ZR1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zaourar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briqueu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamoudi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00156260v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004518" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00180024v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117357v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004078" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116003v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kergosien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2006.03.008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76P4317-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00150958v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lambs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perrier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.06.012" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBR5RVCS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115899v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.02.020" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NWM0PMQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137901v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077877v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02500.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-LJMGGC73-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407027v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gonidec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(03)00151-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD4TH0B4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634622v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000233" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225182v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000558" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766757v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Valero" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.957289" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324637v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012041" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596933v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Galdeano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delor" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900090" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767213v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Holschneider" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JB900106" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52MZRV74-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914562v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea Alexandrescu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900135" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805821v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holschneider" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/13/1/013" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805866v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL00155" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01401417v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Alexandrescu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB01648" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914560v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB00314" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565966v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(87)90116-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHGX31JL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551044v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551045v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zyserman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087418v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554623v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/02/C02008" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734852v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Tramontini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01330742v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H G&#243;mez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carloganu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacquemier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Karyotakis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/718/5/052016" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087392v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217658v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carlus" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.252.0004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01310168v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gomez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C&#226;rloganu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Niess" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928020" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242095v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852835v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thoraval" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sabroux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855512v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990339v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080883v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01201931v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Sibilla" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761264v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girerd" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ianigro" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761240v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814416v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761250v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814404v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adler" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814409v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814424v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maineult" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761285v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912480v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarout" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912489v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Adler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delorme" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912474v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814411v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605978v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taisne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01116984v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605327v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605323v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dessert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573219v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260766v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260773v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118462v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118455v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02396588v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02426581v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Geffray" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Domoison" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402582v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zyserman" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402695v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02894438v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Montorio" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927663v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927696v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927895v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zyzerman" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927794v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927669v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718421v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087399v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087406v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113653v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113663v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113328v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748228v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2408.16361" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03575649v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119722748.ch17" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03575607v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119722748.ch5" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>