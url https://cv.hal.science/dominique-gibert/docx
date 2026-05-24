--- v1 (2026-04-24)
+++ v2 (2026-05-24)
@@ -333,364 +333,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Earth’s Magnetic Field a Constant? A Legacy of Poisson</w:t>
+                <w:t xml:space="preserve">On the external forcing of global eruptive activity in the past 300 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
+                <w:t xml:space="preserve">J-L. Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Lopes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+                <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gibert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences13070202⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2304.09564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237419v1</w:t>
+                <w:t xml:space="preserve">hal-04237841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the external forcing of global eruptive activity in the past 300 years</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the Earth’s Magnetic Field a Constant? A Legacy of Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gibert</w:t>
+                <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Courtillot</w:t>
+                <w:t xml:space="preserve">Fernando Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dumont</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Boulé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2304.09564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences13070202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04237841v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Annual and Semi-Annual Components of Variations in Extent of Arctic and Antarctic Sea-Ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -718,330 +718,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04462283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Range of Milankovic Cycles and Resulting Global Temperature Variations to Shorter Periods (1–100 Year Range)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On Two Formulations of Polar Motion and Identification of Its Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences12120448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences12110398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04462290v1</w:t>
+                <w:t xml:space="preserve">insu-04462298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Two Formulations of Polar Motion and Identification of Its Sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Extending the Range of Milankovic Cycles and Resulting Global Temperature Variations to Shorter Periods (1–100 Year Range)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences12110398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences12120448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04462298v1</w:t>
+                <w:t xml:space="preserve">insu-04462290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Nature and Origin of Atmospheric Annual and Semi-Annual Oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1088,51 +1088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Temperature Hydrothermal Systems Response to Rainfall Forcing: An Example From Temperature Time Series of Fumaroles at La Soufrière de Guadeloupe Volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1205,51 +1205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto · Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1326,64 +1326,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 316, pp. 434-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1724,51 +1724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1841,64 +1841,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 292, pp.1 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1958,51 +1958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boukerbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abtout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2066,77 +2066,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mantle rotation pole position. A solar component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 349 (4), pp.159-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2451,51 +2451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring temporal opacity fluctuations of large structures with muon tomography : a calibration experiment using a water tower tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2585,51 +2585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muon dynamic radiography of density changes induced by hydrothermal activity at the La Soufrière of Guadeloupe volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2741,51 +2741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.29899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2871,51 +2871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (3), pp.1872-1886 </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2962,51 +2962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of density models of geological structures by fusion of gravity data and cosmic muon radiographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3047,542 +3047,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03579527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experiment of muon radiography at Mt Etna (Italy)</w:t>
+                <w:t xml:space="preserve">Gravimetric evidences of active faults and underground structure of the Cheliff seismogenic basin (Algeria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Carbone</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Abdesslam Abtout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassina Boukerbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boualem Bouyahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 196 (2), pp.633-643. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 th colloquium of African geology, 99 (2), pp.363-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2014.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00944143v1</w:t>
+                <w:t xml:space="preserve">insu-01185058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale gas distribution in marine sediments assessed from deep-towed seismic data</w:t>
+                <w:t xml:space="preserve">Cross-section electrical resistance tomography of La Soufriere of Guadeloupe lava dome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Ker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Gonidec</w:t>
+                <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Marsset</w:t>
+                <w:t xml:space="preserve">Bartłomiej Grychtol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.K. Westbrook</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.C Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Adler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 196 (3), pp.1466-1470. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt497⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 197 (3), pp.1516-1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00953102v1</w:t>
+                <w:t xml:space="preserve">insu-01086403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-section electrical resistance tomography of La Soufriere of Guadeloupe lava dome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experiment of muon radiography at Mt Etna (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartłomiej Grychtol</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Daniele Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C Komorowski</w:t>
+                <w:t xml:space="preserve">Michel Diament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Adler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luciano Zuccarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 197 (3), pp.1516-1526. </w:t>
+              <w:t xml:space="preserve">, 2014, 196 (2), pp.633-643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01086403v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00944143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravimetric evidences of active faults and underground structure of the Cheliff seismogenic basin (Algeria)</w:t>
+                <w:t xml:space="preserve">Fine-scale gas distribution in marine sediments assessed from deep-towed seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdesslam Abtout</w:t>
+                <w:t xml:space="preserve">Stephan Ker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassina Boukerbout</w:t>
+                <w:t xml:space="preserve">Bruno Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boualem Bouyahiaoui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">G.K. Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 th colloquium of African geology, 99 (2), pp.363-373. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196 (3), pp.1466-1470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2014.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01185058v1</w:t>
+                <w:t xml:space="preserve">insu-00953102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of sub-nanosecond time-to-digital convertor in field-programmable gate array: applications to time-of-flight analysis in muon radiography</w:t>
               </w:r>
@@ -3594,51 +3594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3696,688 +3696,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00873192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiographier les volcans avec les rayons cosmiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental detection of upward-going cosmic particles and consequences for correction of density radiography of volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Marteau-Bazouni</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32, pp.14-18. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (24), pp.6334-6339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/201332014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2013GL058357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00958307v1</w:t>
+                <w:t xml:space="preserve">insu-00944062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bootstrap determination of the reliability of b-values: an assessment of statistical estimators with synthetic magnitude series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiographier les volcans avec les rayons cosmiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mendy Bengoubou-Valerius</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gibert</w:t>
+                <w:t xml:space="preserve">Karine Marteau-Bazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 65 (1), pp.443-459. </w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.14-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-012-0376-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201332014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779250v1</w:t>
+                <w:t xml:space="preserve">insu-00958307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Decadal Trends of Global Surface Temperature: A Broken Line with Alternating ~30 yr Linear Segments?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bootstrap determination of the reliability of b-values: an assessment of statistical estimators with synthetic magnitude series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Le Mouel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mendy Bengoubou-Valerius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric and Climate Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/acs.2013.33038⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (1), pp.443-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-012-0376-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00944085v1</w:t>
+                <w:t xml:space="preserve">hal-00779250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalies of noble gases and self-potential associated with fractures and fluid dynamics in a horizontal borehole, Mont Terri Underground Rock Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maineult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maineult</w:t>
+                <w:t xml:space="preserve">B. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Thomas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 156, pp.46-57. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.01.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00825385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental detection of upward-going cosmic particles and consequences for correction of density radiography of volcanoes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Multi-Decadal Trends of Global Surface Temperature: A Broken Line with Alternating ~30 yr Linear Segments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Le Mouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kossobokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (24), pp.6334-6339. </w:t>
+              <w:t xml:space="preserve">Atmospheric and Climate Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.364-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013GL058357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/acs.2013.33038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00944062v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00944085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiresolution seismic data fusion with a generalized wavelet-based method to derive subseabed acoustic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Ker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 195 (2), pp.1370-1383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4411,103 +4411,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the excavation damaged zone by three dimensional reconstruction of the electrical resistivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Adler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 195 (2), pp.972-984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4541,77 +4541,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale seismic attributes: source-corrected wavelet response and application to high-resolution seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Ker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 190 (2), pp.1746-1760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4684,51 +4684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4804,64 +4804,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muons tomography applied to geosciences and volcanology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4925,90 +4925,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and operation of a field telescope for cosmic ray geophysical tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Déclais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5059,64 +5059,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density muon radiography of La Soufrière of Guadeloupe volcano: comparison with geological, electrical resistivity and gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5193,64 +5193,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian dual inversion of experimental telescope acceptance and integrated flux for geophysical muon tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5297,90 +5297,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale seismic attributes: a wavelet-based method and its application to high-resolution seismic and ground truth data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Ker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Marsset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 187 (2), pp.1038-1054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5408,493 +5408,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00669844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MU-RAY project: Summary of the round-table discussions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muon tomography : plans for observations in the Lessers Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Beauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Déclais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Planets and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 62, pp.141-151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5047/eps.2009.03.004⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 62, pp.153-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5047/eps.2009.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00468385v1</w:t>
+                <w:t xml:space="preserve">in2p3-00468377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On transient electric potential variations in a standing tree and atmospheric electricity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The MU-RAY project: Summary of the round-table discussions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beauducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buontempo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. d'Auria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Déclais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.12.001⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62, pp.141-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5047/eps.2009.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01135527v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00468385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muon tomography : plans for observations in the Lessers Antilles</w:t>
+                <w:t xml:space="preserve">On transient electric potential variations in a standing tree and atmospheric electricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gibert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 342 (2), pp.95-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5047/eps.2009.07.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00468377v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01135527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution seismic imaging in deep sea from a joint deep-towed/OBH reflection experiment : application to a Mass Transport Complex offshore Nigeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Ker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garziglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 182 (3), pp.1524-­1542. </w:t>
@@ -5932,64 +5932,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical muon imaging: feasibility and limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6079,64 +6079,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of electrical conductivity of the Excavation Damaged Zone in the Mont Terri Underground Rock Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6177,252 +6177,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00600288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Self-potential signals associated with preferential groundwater flow pathways in sinkholes by A. Jardani, J. P. Dupont, and A. Revil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Inversion of polar motion data: Chandler wobble, phase jumps, and geomagnetic jerks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sailhac</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 113 (3), pp.B03210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007JB004969⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 113 (B10), pp.B10405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JB005700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00279687v1</w:t>
+                <w:t xml:space="preserve">insu-00348004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of polar motion data: Chandler wobble, phase jumps, and geomagnetic jerks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comment on &amp;quot;Self-potential signals associated with preferential groundwater flow pathways in sinkholes by A. Jardani, J. P. Dupont, and A. Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sailhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 113 (B10), pp.B10405. </w:t>
+              <w:t xml:space="preserve">, 2008, 113 (3), pp.B03210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008JB005700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2007JB004969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00348004v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00279687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic tomography of the Excavation Damaged Zone of the Gallery 04 in the Mont Terri Rock Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6508,51 +6508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to comment on “Electrical Tomography of La Soufrière of Guadeloupe Volcano: Field experiments, 1D inversion and qualitative interpretation” by N. Linde and A. Revil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6689,51 +6689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hamoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Service Géologique National</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (2), pp.161-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6771,51 +6771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analysis of waves reflected by granular media: Acoustic experiments on glass beads and effective medium theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 112 (B5), pp.B05103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6862,51 +6862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to comment on &amp;quot;Electrical Tomography of La Soufrière of Guadeloupe Volcano: Field experiments, 1D inversion and qualitative interpretation&amp;quot; by N. Linde and A. Revil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6991,64 +6991,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of sources of potential fields with the continuous wavelet transform: Two-dimensional ridgelet analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassina Boukerbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 111 (B7), pp.B07104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7076,358 +7076,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical tomography monitoring of the excavation damaged zone of the Gallery 04 in the Mont Terri rock laboratory: Field experiments, modelling, and relationship with structural geology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sap flow and daily electric potential variations in a tree trunk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Le Mouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2006.03.008⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 171 (5), pp.572-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2006.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116003v1</w:t>
+                <w:t xml:space="preserve">insu-00150958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sap flow and daily electric potential variations in a tree trunk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Electrical tomography monitoring of the excavation damaged zone of the Gallery 04 in the Mont Terri rock laboratory: Field experiments, modelling, and relationship with structural geology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Perrier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 171 (5), pp.572-584. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (1), pp.21-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2006.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2006.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00150958v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical tomography of La Soufrière of Guadeloupe volano : Fields experiments, 1D inversion and qualitative interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7512,145 +7512,145 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sap Flow and daily electric potential in a tree trunk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 171, pp.572-584. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plantsci.2006.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7667,51 +7667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion of roughness parameters of self-affine surfaces from backscattered waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 160 (3), pp.797-803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7783,51 +7783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 41 (6), pp.487-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7886,51 +7886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale electrical impedance tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7977,51 +7977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analysis of waves reflected by complex interfaces: Basic principles and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8094,51 +8094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Pierre Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 39 (10), pp.2262-2274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8172,51 +8172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of sources of potential fields with the continuous wavelet transform: Application to self-potential profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8263,77 +8263,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of sources of potential fields with the continuous wavelet transform: Complex wavelets and application to aeromagnetic profiles in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sailhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Galdeano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8406,51 +8406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of sources of potential fields with the continuous wavelet transform: Basic theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Holschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8535,64 +8535,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An estimate of average lower mantle conductivity by wavelet analysis of geomagnetic jerks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Mandea Alexandrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8665,51 +8665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet analysis of potential fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8782,51 +8782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtering non-stationary geophysical data with orthogonal wavelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Saracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8886,77 +8886,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide wavelet analysis of geomagnetic jerks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Alexandrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Saracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9016,77 +9016,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of geomagnetic jerks using wavelet analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Alexandrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Saracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9159,51 +9159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Monnereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 48 (1-2), pp.130-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9320,51 +9320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tramontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9579,51 +9579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVCEI 2017 Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Portland, United States</w:t>
@@ -9678,51 +9678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9905,420 +9905,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01734852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on muon tomography for archaeological internal structures scanning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muon tomography applied to active volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Gómez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Bruno Carlus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y Karyotakis</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ianigro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV International Conference on Topics in Astroparticle and Underground Physics (TAUP 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/718/5/052016⟩</w:t>
+              <w:t xml:space="preserve">International Conference on New Photo-detectors,PhotoDet2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Moscow, Russia. pp.004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.252.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01330742v1</w:t>
+                <w:t xml:space="preserve">in2p3-01217658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional imaging of La Soufrière volcano: New frontiers revealed by cosmic muons, electrical resistivity and gravity tomographies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Studies on muon tomography for archaeological internal structures scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Carloganu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Carlus</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jacquemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop From observations to processes at La Soufrière de Guadeloupe volcano : moving beyond the state-of-the-art in research and risk reduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIV International Conference on Topics in Astroparticle and Underground Physics (TAUP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Torino, Italy. pp.052016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/718/5/052016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087392v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01330742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muon tomography applied to active volcanoes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Functional imaging of La Soufrière volcano: New frontiers revealed by cosmic muons, electrical resistivity and gravity tomographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Jourde</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on New Photo-detectors,PhotoDet2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">workshop From observations to processes at La Soufrière de Guadeloupe volcano : moving beyond the state-of-the-art in research and risk reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.252.0004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01217658v1</w:t>
+                <w:t xml:space="preserve">hal-02087392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility study of archaeological structures scanning by muon tomography</w:t>
               </w:r>
@@ -10330,51 +10330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Cârloganu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10477,51 +10477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Deroussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10585,51 +10585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10674,290 +10674,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01852835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDZ permeability monitoring through barometric pumping : two case studies, in the Opalinus Clay (Mont Terri URL, Swiss Jura) and in gneissic rock (Roselend URL, French Alps)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental detection of upward-going cosmic particles and consequences for correction of density radiography of volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Euroconference on Rock Physics and Rock Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Aussois, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-9985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01855512v1</w:t>
+                <w:t xml:space="preserve">insu-00990339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental detection of upward-going cosmic particles and consequences for correction of density radiography of volcanoes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EDZ permeability monitoring through barometric pumping : two case studies, in the Opalinus Clay (Mont Terri URL, Swiss Jura) and in gneissic rock (Roselend URL, French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thoraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Sabroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-9985</w:t>
+              <w:t xml:space="preserve">10. Euroconference on Rock Physics and Rock Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00990339v1</w:t>
+                <w:t xml:space="preserve">ineris-01855512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiographier les volcans avec des rayons cosmiques : instrumentation et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10965,51 +10965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Gardien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.486</w:t>
@@ -11038,77 +11038,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural imaging and monitoring of volcanoes with cosmic muons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11157,428 +11157,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01201931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Readout architecture based on the use of Silicon PhotoMultiplier (SiPM, or MMPC)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geophysical monitoring of the EDZ during a gallery excavation in the Mont Terri URL: electrical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-3069</w:t>
+              <w:t xml:space="preserve">5th international meeting on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00761264v1</w:t>
+                <w:t xml:space="preserve">insu-00814416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Readout architecture for sub-nanosecond resolution TDC</w:t>
+                <w:t xml:space="preserve">Readout architecture based on the use of Silicon PhotoMultiplier (SiPM, or MMPC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gardien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Girerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Ianigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-3059</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-3069</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00761240v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00761264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical monitoring of the EDZ during a gallery excavation in the Mont Terri URL: electrical measurements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Readout architecture for sub-nanosecond resolution TDC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carlus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gardien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Ianigro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international meeting on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.EGU2012-3059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00814416v1</w:t>
+                <w:t xml:space="preserve">insu-00761240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density Muon Radiography of Soufrière of Guadeloupe Volcano: Comparison with Geological, Electrical Resistivity and Seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11646,64 +11646,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EIDORS: an open software for EIT adapted for geophysical purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11754,64 +11754,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and evolution of the EDZ in Opalinus clay by 3D reconstruction of the electrical resistivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11875,64 +11875,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical monitoring of the EDZ during a gallery excavation in the Opalinus Clay of the Mont Terri URL: design and principles of specific in situ experimental setups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12000,90 +12000,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the Excavation Damaged Zone in Opalinus clay by three dimensional reconstruction of the electrical resistivity in the Mont Terri gallery G-04</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12173,51 +12173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sarout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International meeting on Clays in Natural and Engineered Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
@@ -12298,51 +12298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International meeting on Clays in Natural and Engineered Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
@@ -12410,51 +12410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. pp.H33J-1470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12492,90 +12492,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical monitoring of the Excavation Damaged Zone during a gallery excavation in the Opalinus Clay: a first synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international meeting on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement, Montpellier 22-25 October 2012.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
@@ -12604,64 +12604,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muon tomography of the Soufrière of Guadeloupe (Lesser Antilles): Comparison with other geophysical imaging methods and assessment of volcanic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12729,103 +12729,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muon tomography and Volcanic Risks in the Lesser Antilles: the Example of the Soufrière of Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geoscience Union, Apr 2011, Vienne, Austria. pp.EGU2011-3983</w:t>
@@ -12848,316 +12848,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01116984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical tomography monitoring of the EDZ during the excavation of the Gallery Ga08 in the Mont Terri URL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Determination of the energy budget of the Tarissan Pit, Soufrière de Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crispi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dessert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 th International meeting on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement international meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-14067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00605327v1</w:t>
+                <w:t xml:space="preserve">insu-00605323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the energy budget of the Tarissan Pit, Soufrière de Guadeloupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Electrical tomography monitoring of the EDZ during the excavation of the Gallery Ga08 in the Mont Terri URL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-14067</w:t>
+              <w:t xml:space="preserve">4 th International meeting on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement international meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00605323v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00605327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of electrical conductivity of the Excavation Damaged Zone in the Mont Terri URL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13208,64 +13208,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic endoscopy and tomography of the EDZ of the Gallery 04 in the Mont Terri rock laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13316,77 +13316,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical tomography monitoring of the EDZ during the excavation of the Gallery 04 in the Mont Terri rock laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13437,77 +13437,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l'évolution de l'EDZ par tomographie électrique : expériences dans le laboratoire souterrain du Mont Terri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13568,64 +13568,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie de l'EDZ dans la galerie 04 du laboratoire souterrain du Mont Terri par endoscopie sismique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guervilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13682,277 +13682,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going beyond in Understanding Volcanic Unrest and the Legacy of Hydrothermal Explosive Activity at La Soufrière of Guadeloupe (French West Indies)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverting thermal images to reveal steam fluxes at La Soufrière, Guadeloupe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Geffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Domoison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.V23I-0300, 2019</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02396588v1</w:t>
+                <w:t xml:space="preserve">hal-02426581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverting thermal images to reveal steam fluxes at La Soufrière, Guadeloupe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Going beyond in Understanding Volcanic Unrest and the Legacy of Hydrothermal Explosive Activity at La Soufrière of Guadeloupe (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A.C. Domoison</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.V23I-0300, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426581v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02396588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muographic long-term monitoring of the Soufrière of Guadeloupe with a system of coupled muon detection systems</w:t>
               </w:r>
@@ -14102,51 +14102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14210,51 +14210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ianigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14309,51 +14309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrupt Changes of Hydrothermal Activity in a lava Dome Detected by Combined Seismic and Muon Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14361,51 +14361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.NS23B-0701, 2018</w:t>
@@ -14460,64 +14460,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ianigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14736,51 +14736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Zyzerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.NS23B-0707, 2018</w:t>
@@ -14835,51 +14835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ianigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14986,51 +14986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVCEI 2017 scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Portland, Oregon, United States. pp.649, 2017, Abstract book. Fostering Integrative Studies of Volcanoes</w:t>
@@ -15059,51 +15059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural imaging and monitoring of the La Soufrière of Guadeloupe with muon radiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15197,51 +15197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The La Soufrière de Guadeloupe muon radiography acquisition setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15322,51 +15322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEMAVAC : développement de télescopes à muons autonomes et opérationnels sur les volcans actifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15417,51 +15417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The muon tomography Diaphane project : recent upgrades and measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15568,51 +15568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sarout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15682,64 +15682,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information theory, Signal Analysis and Inverse Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15822,303 +15822,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Scintillator-Based Muon Detectors for Muography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Marteau</w:t>
+                <w:t xml:space="preserve">Observation of the Dynamics of Hydrothermal Activity in La Soufrière of Guadeloupe Volcano with Joint Muography, Gravimetry, Electrical Resistivity Tomography, Seismic and Temperature Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Cohu</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ianigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L.Oláh; H.K.M. Tanaka; D.Varga. </w:t>
+              <w:t xml:space="preserve">László Oláh, Hiroyuki K. M,. Tanaka Dezső Varga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muography: Exploring Earth's Subsurface with Elementary Particles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 270, American Geophysical Union - Wiley, Chapter 17 237-252, 2022, Geophysical Monograph Series, 9781119723028; 9781119722748. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119722748.ch17⟩</w:t>
+              <w:t xml:space="preserve">, 270, American Geophysical Union - Wiley, Chapter 5, 55-73, 2022, Geophysical Monograph Series, 9781119723028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119722748.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03575649v1</w:t>
+                <w:t xml:space="preserve">insu-03575607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the Dynamics of Hydrothermal Activity in La Soufrière of Guadeloupe Volcano with Joint Muography, Gravimetry, Electrical Resistivity Tomography, Seismic and Temperature Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gibert</w:t>
+                <w:t xml:space="preserve">Development of Scintillator-Based Muon Detectors for Muography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Bremond d'Ars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carlus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Ianigro</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cohu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">László Oláh, Hiroyuki K. M,. Tanaka Dezső Varga. </w:t>
+              <w:t xml:space="preserve">L.Oláh; H.K.M. Tanaka; D.Varga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muography: Exploring Earth's Subsurface with Elementary Particles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 270, American Geophysical Union - Wiley, Chapter 5, 55-73, 2022, Geophysical Monograph Series, 9781119723028. </w:t>
+              <w:t xml:space="preserve">, 270, American Geophysical Union - Wiley, Chapter 17 237-252, 2022, Geophysical Monograph Series, 9781119723028; 9781119722748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119722748.ch5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119722748.ch17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03575607v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03575649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId376"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -16194,51 +16194,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3500A18D"/>
+    <w:nsid w:val="425F4DE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16425,51 +16425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-gibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7578-9259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033789398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250189v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Bremond d'Ars" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boul&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#232;ze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1587650" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13070202" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courtillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.09564" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13010021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12120448" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12110398" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13111907" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03543566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.772176" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974046v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto &#183; Moretti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01439-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106693" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carlus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Ianigro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39606-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02275907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tramontini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nussbaum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000655" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2019.04.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01785456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukerbout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abtout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouyahiaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2018.04.026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.06.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G&#243;mez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karyotakis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katsanevas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/12/P12018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01561114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jourde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Deroussi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074285" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01299984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23054" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01330121v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33406" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29899" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mari&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010478" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579527v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-4-177-2015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00944143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carbone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Zuccarello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt403" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00953102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Westbrook" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt497" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01086403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Grychtol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Komorowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu104" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185058v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Abtout" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Boukerbout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Bouyahiaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.02.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00873192v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jourde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/3/035101" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00958307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Marteau-Bazouni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201332014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00779250v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Bengoubou-Valerius" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-012-0376-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00944085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Mouel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kossobokov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2013.33038" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825385v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maineult" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wieczorek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.01.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT3LJ5G5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00944062v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gardien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058357" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912427v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt317" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912987v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt282" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912447v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05601.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726408v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wassermann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2012.01.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVJV0TKR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00665457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicollin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.061" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814367v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D&#233;clais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-1-33-2012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814387v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05546.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00666938v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05268.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00669844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05207.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468385v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauducel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bross" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buontempo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. d'Auria" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2009.03.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01135527v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Poirier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8G52LQL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468377v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2009.07.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609554v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garziglia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04700.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019332v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04790.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600288v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04517.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00279687v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sailhac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB004969" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00348004v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005700" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00221394v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bossart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guervilly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03615.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312628v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9CG7ZR1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zaourar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briqueu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamoudi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00156260v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004518" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00180024v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117357v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004078" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116003v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kergosien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2006.03.008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76P4317-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00150958v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lambs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perrier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.06.012" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBR5RVCS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115899v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.02.020" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NWM0PMQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137901v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077877v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02500.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-LJMGGC73-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407027v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gonidec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(03)00151-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD4TH0B4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634622v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000233" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225182v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000558" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766757v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Valero" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.957289" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324637v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012041" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596933v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Galdeano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delor" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900090" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767213v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Holschneider" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JB900106" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52MZRV74-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914562v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea Alexandrescu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900135" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805821v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holschneider" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/13/1/013" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805866v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL00155" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01401417v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Alexandrescu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB01648" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914560v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB00314" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565966v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(87)90116-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHGX31JL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551044v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551045v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zyserman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087418v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554623v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/02/C02008" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734852v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Tramontini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01330742v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H G&#243;mez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carloganu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacquemier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Karyotakis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/718/5/052016" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087392v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217658v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carlus" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.252.0004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01310168v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gomez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C&#226;rloganu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Niess" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928020" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242095v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852835v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thoraval" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sabroux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855512v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990339v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080883v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01201931v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Sibilla" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761264v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girerd" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ianigro" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761240v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814416v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761250v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814404v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adler" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814409v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814424v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maineult" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761285v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912480v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarout" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912489v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Adler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delorme" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912474v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814411v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605978v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taisne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01116984v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605327v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605323v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dessert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573219v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260766v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260773v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118462v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118455v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02396588v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02426581v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Geffray" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Domoison" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402582v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zyserman" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402695v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02894438v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Montorio" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927663v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927696v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927895v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zyzerman" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927794v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927669v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718421v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087399v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087406v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113653v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113663v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113328v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748228v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2408.16361" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03575649v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119722748.ch17" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03575607v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119722748.ch5" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-gibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7578-9259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033789398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250189v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Bremond d'Ars" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boul&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G&#232;ze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1587650" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237841v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courtillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.09564" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13070202" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13010021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12110398" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462290v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12120448" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13111907" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03543566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.772176" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974046v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto &#183; Moretti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01439-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106693" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gonidec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carlus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Ianigro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39606-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02275907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tramontini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nussbaum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000655" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2019.04.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01785456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukerbout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abtout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouyahiaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2018.04.026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.06.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G&#243;mez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karyotakis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katsanevas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/12/P12018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01561114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jourde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Deroussi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074285" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01299984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23054" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01330121v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33406" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29899" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mari&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010478" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03579527v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-4-177-2015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185058v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Abtout" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Boukerbout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Bouyahiaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.02.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01086403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Grychtol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Komorowski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu104" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00944143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carbone" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Zuccarello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt403" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00953102v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Westbrook" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt497" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00873192v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jourde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/3/035101" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00944062v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gardien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058357" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00958307v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Marteau-Bazouni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201332014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00779250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Bengoubou-Valerius" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-012-0376-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825385v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maineult" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wieczorek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.01.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT3LJ5G5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00944085v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Mouel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kossobokov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2013.33038" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912427v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt317" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912987v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt282" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912447v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05601.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00726408v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wassermann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2012.01.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVJV0TKR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00665457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicollin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.061" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814367v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D&#233;clais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-1-33-2012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814387v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05546.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00666938v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05268.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00669844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05207.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468377v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beauducel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2009.07.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00468385v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bross" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buontempo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. d'Auria" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2009.03.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01135527v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Poirier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.12.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8G52LQL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609554v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garziglia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04700.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019332v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04790.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00600288v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04517.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00348004v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005700" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00279687v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sailhac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB004969" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00221394v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bossart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guervilly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03615.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312628v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9CG7ZR1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zaourar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briqueu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamoudi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00156260v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004518" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00180024v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117357v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004078" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00150958v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lambs" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perrier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.06.012" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBR5RVCS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116003v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kergosien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2006.03.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M76P4317-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115899v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.02.020" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NWM0PMQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137901v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077877v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02500.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-LJMGGC73-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407027v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gonidec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Conil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(03)00151-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD4TH0B4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634622v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000233" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225182v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000558" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766757v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Valero" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.957289" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324637v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012041" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596933v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Galdeano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moreau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delor" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900090" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767213v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Holschneider" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JB900106" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52MZRV74-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914562v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Mandea Alexandrescu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900135" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805821v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holschneider" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/13/1/013" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805866v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL00155" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01401417v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Alexandrescu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB01648" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914560v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB00314" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565966v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(87)90116-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHGX31JL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551044v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551045v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zyserman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087418v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554623v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/02/C02008" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01734852v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Tramontini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217658v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carlus" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.252.0004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01330742v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H G&#243;mez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carloganu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacquemier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Karyotakis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/718/5/052016" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087392v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01310168v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gomez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C&#226;rloganu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Niess" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928020" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242095v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852835v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thoraval" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sabroux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990339v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855512v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080883v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01201931v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Sibilla" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814416v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761264v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girerd" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ianigro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761240v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761250v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814404v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adler" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814409v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814424v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maineult" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00761285v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912480v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarout" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912489v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Adler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delorme" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00912474v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814411v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605978v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taisne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01116984v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605323v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crispi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dessert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605327v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573219v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260766v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260773v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118462v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118455v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02426581v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Geffray" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Domoison" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02396588v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402582v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zyserman" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02402695v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02894438v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Montorio" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927663v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927696v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927895v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zyzerman" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927794v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927669v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01718421v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087399v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087406v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113653v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113663v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113328v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748228v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2408.16361" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03575607v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119722748.ch5" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03575649v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119722748.ch17" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>