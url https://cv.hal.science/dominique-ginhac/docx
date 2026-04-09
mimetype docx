--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -177,5351 +177,5481 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tumour and Liver Automatic Segmentation (ATLAS) Dataset on Contrast-Enhanced Magnetic Resonance Imaging for Hepatocellular Carcinoma</w:t>
+                <w:t xml:space="preserve">Image Visual Quality: Sharpness Evaluation in the Logarithmic Image Processing Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Quinton</w:t>
+                <w:t xml:space="preserve">Arnaud Pauwelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Popoff</w:t>
+                <w:t xml:space="preserve">Maxime Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Presles</w:t>
+                <w:t xml:space="preserve">Michel Jourlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Leclerc</w:t>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (5), pp.79. </w:t>
+              <w:t xml:space="preserve">Big Data and Cognitive Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (6), pp.154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/data8050079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bdcc9060154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347130v1</w:t>
+                <w:t xml:space="preserve">hal-05573506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Layer Federated Learning for Lightweight IoT Intrusion Detection Systems</w:t>
+                <w:t xml:space="preserve">A Retinal Oct-Angiography and Cardiovascular STAtus (RASTA) Dataset of Swept-Source Microvascular Imaging for Cardiovascular Risk Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzan Hajj</w:t>
+                <w:t xml:space="preserve">Clément Germanèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Azar</w:t>
+                <w:t xml:space="preserve">Pétra Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bou Abdo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+                <w:t xml:space="preserve">Ramin Tadayoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s23167038⟩</w:t>
+              <w:t xml:space="preserve">Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (10), pp.147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/data8100147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224790v1</w:t>
+                <w:t xml:space="preserve">hal-04328646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Retinal Oct-Angiography and Cardiovascular STAtus (RASTA) Dataset of Swept-Source Microvascular Imaging for Cardiovascular Risk Assessment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Accumulated micro-motion representations for lightweight online action detection in real-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/data8100147⟩</w:t>
+              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95, pp.103879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2023.103879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04328646v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulated micro-motion representations for lightweight online action detection in real-time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-Layer Federated Learning for Lightweight IoT Intrusion Detection Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzan Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bou Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demerjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Liu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2023.103879⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (16), pp.7038 (26). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23167038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04347183v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning methods for automatic evaluation of delayed enhancement-MRI. The results of the EMIDEC challenge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Tumour and Liver Automatic Segmentation (ATLAS) Dataset on Contrast-Enhanced Magnetic Resonance Imaging for Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lalande</w:t>
+                <w:t xml:space="preserve">Romain Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhihao Chen</w:t>
+                <w:t xml:space="preserve">Benoît Presles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Pommier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdul Qayyum</w:t>
+                <w:t xml:space="preserve">Sarah Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2022.102428⟩</w:t>
+              <w:t xml:space="preserve">Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (5), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/data8050079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682606v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACDnet: An Action Detection network for real-time edge computing based on flow-guided feature approximation and memory aggregation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deep learning methods for automatic evaluation of delayed enhancement-MRI. The results of the EMIDEC challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decourselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Qayyum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2021.02.001⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79, pp.102428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2022.102428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153510v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical review on the implementation of static data sampling techniques to detect network attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzan Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane El Sibai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bou Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demerjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.138903 - 138938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3118605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Effective CNNs for Real-Time Micro-Expression Recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">ACDnet: An Action Detection network for real-time edge computing based on flow-guided feature approximation and memory aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 145, pp.118-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2021.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app10144959⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02940372v1</w:t>
+                <w:t xml:space="preserve">hal-03153510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPGA-based design for real-time Super-Resolution Reconstruction</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emidec: A Database Usable for the Automatic Evaluation of Myocardial Infarction from Delayed-Enhancement Cardiac MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decourselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Qayyum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11554-020-00944-5⟩</w:t>
+              <w:t xml:space="preserve">Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (4), pp.89-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/data5040089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749722v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emidec: A Database Usable for the Automatic Evaluation of Myocardial Infarction from Delayed-Enhancement Cardiac MRI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cost-Effective CNNs for Real-Time Micro-Expression Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Belaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Migniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/data5040089⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (14), pp.4959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10144959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186606v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic enrichment of spatio-temporal trajectories for worker safety on construction sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An FPGA-based design for real-time Super-Resolution Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Arslan</w:t>
+                <w:t xml:space="preserve">Johel Mitéran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Julien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00779-018-01199-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Special Issue, 17 (6), pp.1769-1785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11554-020-00944-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073566v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic trajectory insights for worker safety in dynamic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automation in Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 106, pp.102854. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autcon.2019.102854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-noise and low power CMOS photoreceptor using split-length MSOFET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Nebhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETF Journal of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (6), pp.480-485. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/jee-2019-0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal dataset of building occupants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 27, pp.104598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing intrusions in dynamic building environments for worker safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 120, pp.428-446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssci.2019.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Occupant Behaviors in Dynamic Environments using OBiDE framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 166, pp.106412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level Synthesis for FPGAs: Code optimisation strategies for real-time image processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fan Yang</w:t>
+                <w:t xml:space="preserve">Semantic enrichment of spatio-temporal trajectories for worker safety on construction sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11554-017-0722-3⟩</w:t>
+              <w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (5-6), pp.749-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00779-018-01199-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607065v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Enrichment of Spatio-temporal Trajectories for Worker Safety on Construction Sites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+                <w:t xml:space="preserve">High-level Synthesis for FPGAs: Code optimisation strategies for real-time image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjing Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.04.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.701-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11554-017-0722-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354534v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal analysis of trajectories for safer construction sites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Semantic Enrichment of Spatio-temporal Trajectories for Worker Safety on Construction Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart and Sustainable Built Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/SASBE-10-2017-0047⟩</w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.271-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874491v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDR-ARtiSt: An Adaptive Real-time Smart camera for High Dynamic Range imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal analysis of trajectories for safer construction sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart and Sustainable Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.80-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/SASBE-10-2017-0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11554-013-0393-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00794471v3</w:t>
+                <w:t xml:space="preserve">hal-01874491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture-Driven Level Set Optimization: From Clustering to Sub-pixel Image Segmentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">HDR-ARtiSt: An Adaptive Real-time Smart camera for High Dynamic Range imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 46 (12), pp.3181-3194. </w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (4), pp.747-762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCYB.2015.2499206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11554-013-0393-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430261v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794471v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Implementation of VHR Satellite Image Segmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Architecture-Driven Level Set Optimization: From Clustering to Sub-pixel Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Balla-Arabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinbo Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s16060771⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (12), pp.3181-3194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCYB.2015.2499206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430293v1</w:t>
+                <w:t xml:space="preserve">hal-01430261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue on architectures of smart cameras for real-time applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Embedded Implementation of VHR Satellite Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Balla-Arabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (4), pp.633 - 634. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11554-016-0567-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s16060771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444127v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-Constrained Level Set Segmentation for Hybrid CPU-GPU Computers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Special issue on architectures of smart cameras for real-time applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Carmona-Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kleihorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2015.11.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (4), pp.633 - 634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11554-016-0567-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430277v1</w:t>
+                <w:t xml:space="preserve">hal-01444127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-Bit Pseudo Flash ADC Based Low-Power CMOS Interface Circuit Design for Optical Sensor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Shape-Constrained Level Set Segmentation for Hybrid CPU-GPU Computers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Balla-Arabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinbo Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 177, pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2015.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jolpe.2015.1365⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01196578v1</w:t>
+                <w:t xml:space="preserve">hal-01430277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Photon Avalanche Diodes (SPAD) in CMOS 0.35 µm technology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 3-Bit Pseudo Flash ADC Based Low-Power CMOS Interface Circuit Design for Optical Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Jradi</w:t>
+                <w:t xml:space="preserve">Maher Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brochard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mousa Mohsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2015.01.100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.93-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jolpe.2015.1365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196570v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-based smart camera for recovering high dynamic range video from multiple exposures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Single-Photon Avalanche Diodes (SPAD) in CMOS 0.35 µm technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Pellion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Prêle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.OE.53.10.102110⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 787, pp.380-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2015.01.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067716v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Characterization of Automated Color Sensors System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Yohannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bermak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Smart Sensing and Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (1), pp.1-12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21307/ijssis-2017-642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Characterization and Analysis of a 0.35 μm CMOS SPAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (2), pp.22773-22784. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s141222773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient smart-camera accelerator: an configurable motion estimator dedicated to video codec</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Hardware-based smart camera for recovering high dynamic range video from multiple exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Vol. 19 (issue 10, part A), pp.870-877. </w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (10), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2013.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.53.10.102110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00821072v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scene-based non-uniformity correction: from algorithm to implementation on a smart camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient smart-camera accelerator: an configurable motion estimator dedicated to video codec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Elhamzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz Tockzek</w:t>
+                <w:t xml:space="preserve">Johel Miteran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faouzi Hamdi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Mohamed Atri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johel Miteran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 59 (10), pp.833-846. </w:t>
+              <w:t xml:space="preserve">, 2013, Vol. 19 (issue 10, part A), pp.870-877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2013.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2013.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794472v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-pixel Geiger mode imager for medical application</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scene-based non-uniformity correction: from algorithm to implementation on a smart camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Tockzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johel Miteran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PoS - Proceedings of Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (10), pp.833-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2013.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806694v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple representations and mechanisms for visuomotor adaptation in young children.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Multi-pixel Geiger mode imager for medical application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PoS - Proceedings of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00775931v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high speed programmable focal-plane SIMD vision chip. Analog Integrated Circuits and Signal Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Multiple representations and mechanisms for visuomotor adaptation in young children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Karim Tahej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ferrel-Chapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Paindavoine</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 65 (3), pp.389-398. </w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (6), pp.1425-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10470-009-9325-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2012.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482760v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00775931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action, observation and mental imagery: Can one implicitly learn in all cases?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high speed programmable focal-plane SIMD vision chip. Analog Integrated Circuits and Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+                <w:t xml:space="preserve">Jérôme Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Berberian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Axel Cleeremans</w:t>
+                <w:t xml:space="preserve">Michel Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0003503310003027⟩</w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (3), pp.389-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10470-009-9325-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704291v1</w:t>
+                <w:t xml:space="preserve">hal-00482760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SIMD Programmable Vision Chip with High Speed Focal Plane Image Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Action, observation and mental imagery: Can one implicitly learn in all cases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berberian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Delbecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cleeremans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2008/961315⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110 (03), pp.351-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503310003027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517911v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 10 000 fps CMOS Sensor With Massively Parallel Image Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">A SIMD Programmable Vision Chip with High Speed Focal Plane Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSSC.2007.916618⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2008/961315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482751v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations méthodologiques dans une tâche de Temps de Réaction Sériel : quel est l'impact sur l'apprentissage ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Nonlinear Systems for Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Morfu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nofiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Imaging and Electron Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 152, pp.79-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1076-5670(08)00603-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659106v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Systems for Image Processing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Variations méthodologiques dans une tâche de Temps de Réaction Sériel : quel est l'impact sur l'apprentissage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Imaging and Electron Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (3), pp.465-486</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517915v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gSRT-Soft: A generic software application and some methodological guidelines to investigate implicit learning through visual-motor sequential tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (2), pp.493-502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/BRM.40.2.493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit learning of a repeated segment in continuous tracking: A reappraisal</w:t>
+                <w:t xml:space="preserve">A 10 000 fps CMOS Sensor With Massively Parallel Image Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Jérôme Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Perruchet</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Paindavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17470210500198585⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (3), pp.706-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSSC.2007.916618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704323v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletons for parallel image processing: an overview of the SKiPPER project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Implicit learning of a repeated segment in continuous tracking: A reappraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ferrel-Chapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-8191(02)00189-8⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 59 (5), pp.845-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17470210500198585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704336v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast prototyping of parallel vision applications using functional skeletons&amp;quot;, Journal of Machine Vision and Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Skeletons for parallel image processing: an overview of the SKiPPER project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Serot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Derutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s001380050146⟩</w:t>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 28 (12), pp.1685-1708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8191(02)00189-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00704343v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SKiPPER: a skeleton-based parallel programming environment for real-time image processing applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Fast prototyping of parallel vision applications using functional skeletons&amp;quot;, Journal of Machine Vision and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Serot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Derutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/3-540-48387-X_31⟩</w:t>
+              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 12 (6), pp.271-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001380050146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704349v1</w:t>
+                <w:t xml:space="preserve">hal-00704343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SKiPPER: a skeleton-based parallel programming environment for real-time image processing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Serot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Derutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1662, pp.296-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-48387-X_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'outil SynDEx en vue de prototypage rapide d'applications de traitement d'images sur machine MIMD-DM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Serot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Derutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 14 (6), pp.605-613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5531,100 +5661,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypage rapide d'applications parallèles de vision artificielle par squelettes fonctionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Blaise Pascal - Clermont-Ferrand II, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00550828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5634,91 +5764,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adéquation Algorithme architecture : Aspects logiciels, matériels et cognitifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bourgogne, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00646480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5728,5500 +5858,5500 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steering Prediction via a Multi-Sensor System for Autonomous Racing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuyun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Atlanta (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Free Moving Object Segmentation from Moving Ego Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuyun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danda Pani Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture efficiente de Transformer pour l'acquisition d'image à grande dynamique sur système léger.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RGB-Event Fusion for Moving Object Detection in Autonomous Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuyun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Colloque Francophone de Traitement du Signal et des Images GRETSI 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA International Conference on Robotics and Automation 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2023, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA48891.2023.10161563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452591v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RGB-Event Fusion for Moving Object Detection in Autonomous Driving</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Détection d'objets en mouvement dans un milieu urbain par fusion de données RVB et événementielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuyun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA International Conference on Robotics and Automation 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023 -XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048853v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'objets en mouvement dans un milieu urbain par fusion de données RVB et événementielles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architecture efficiente de Transformer pour l'acquisition d'image à grande dynamique sur système léger.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Tel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 -XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">29ème Colloque Francophone de Traitement du Signal et des Images GRETSI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. p. 1261-1264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320908v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RGB-Event fusion for Moving Object Detection in Autonomous Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuyun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée inter-GdR ISIS et Robotique « Capteurs visuels émergents pour la robotique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Semantic Trajectories using HMMs and BIM for Worker Safety in Dynamic Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international congress on information and communication technology, February 25 - 26, 2019, London, United Kingdom. Springer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, LAS VEGAS, United States. pp.525-530, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CSCI46756.2018.00107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the human behaviors in dynamic urban areas of interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Workshop Satellite of the Conference on Complex Systems 2020 December 09 - 10, 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movement Behavior Analysis of Workers using Spatio-temporal Trajectories for Safety Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARAMI 2019 Modèles &amp; Analyse des Réseaux : Approches Mathématiques &amp; Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, DIJON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A starting point for real-time human action detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Accurate Single-Stream Action Detection in Real-Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Distributed Smart Cameras (ICDSC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Trento, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3349801.3349821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412441v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional State Recognition with Micro-expressions and Pulse Rate Variability</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Understanding Worker Mobility within the Stay Locations using HMMs on Semantic Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30642-7_3⟩</w:t>
+              <w:t xml:space="preserve">2018 14th International Conference on Emerging Technologies (ICET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Islamabad, Pakistan. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICET.2018.8603666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354497v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Single-Stream Action Detection in Real-Time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A starting point for real-time human action detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Distributed Smart Cameras (ICDSC 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIIème Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412443v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Worker Mobility within the Stay Locations using HMMs on Semantic Trajectories</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Emotional State Recognition with Micro-expressions and Pulse Rate Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Belaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Meziati Sabour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Migniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 14th International Conference on Emerging Technologies (ICET)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICET.2018.8603666⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Trento, Italy. pp.26-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30642-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440449v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Unification on Local Binary Patterns Three Orthogonal Planes for Facial Expression Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Belaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 15th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Naples, France. pp.436-439, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/sitis.2019.00076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNAS-STriDE Framework for Human Behavior Modeling in Dynamic Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Computational Science– ICCS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Faro, Portugal. pp.787-793, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-22750-0_79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital building twins - Contributions of the ANR McBIM project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahabou Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Derigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dragomirescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Signal Image Technology &amp; Internet based Systems, SITIS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Sorrento, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2019.00071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of deep learning and classical methods applied to face authentication in context of high constraints application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johel Mitéran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Security and Defence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning VS Transfer Learning - Smart Camera Implementation for Face Authentication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johel Mitéran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM 12th International Conference on Distributed Smart Cameras (ICDSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPGA-based design for real-time Super Resolution Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johel Mitéran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM 12th International Conference on Distributed Smart Cameras (ICDSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation conjointe de la taille de stockage et des performances de modèles de classification pour l’authentification de visages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johel Miteran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan les pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review on Applications of Big Data for Disaster Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International Conference on SIGNAL IMAGE TECHNOLOGY &amp; INTERNET BASED SYSTEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Jaipur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Spatio-temporal Trajectories to Monitor Construction Sites for Safety Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 9th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3149572.3149600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of low noise and low power photo-receptor for CMOS vision sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Nebhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits, &amp; Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2016, Monte-Carlo, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Data Applications for Disaster Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Informatics in Economy (IE 2017): Education, Research and Business Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time ghost free HDR video stream generation using weight adaptation based method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Design of a 3D-IC Multi-Resolution Digital Pixel Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Nebhen,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDSC '16 10th International Conference on Distributed Smart Camera </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2967413.2967439⟩</w:t>
+              <w:t xml:space="preserve">Conference on Real-Time Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Apr 2016, Bruxelles, France. pp. Article Number: UNSP 989707, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2230138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557701v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a 3D-IC Multi-Resolution Digital Pixel Sensor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Ghost removing for HDR real-time video stream generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouderbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Real-Time Image and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SPIE, Apr 2016, Bruxelles, France. pp. Article Number: UNSP 989707, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2230138⟩</w:t>
+              <w:t xml:space="preserve">, SPIE, Apr 2016, Bruxelles, Belgium. pp.UNSP 98970F </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2230313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473921v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghost removing for HDR real-time video stream generation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">An affordable contactless security system access for restricted area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johel Mitéran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thivent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Real-Time Image and Video Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> 5th Workshop on Architecture of Smart Cameras (WASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473692v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An affordable contactless security system access for restricted area</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">WiseEye: A Platform to Manage and Experiment on Smart Camera Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Moinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bobbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Marroquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Thivent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5th Workshop on Architecture of Smart Cameras (WASC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342810v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiseEye: A Platform to Manage and Experiment on Smart Camera Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Real-time ghost free HDR video stream generation using weight adaptation based method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouderbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 5th Workshop on Architecture of Smart Cameras (WASC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDSC '16 10th International Conference on Distributed Smart Camera </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France. pp.116-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2967413.2967439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342808v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of ghost correction for HDR video stream generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">High Dynamic Range Adaptive Real-time Smart Camera: an overview of the HDR-ARTiST project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on the Architecture of Smart Cameras</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Twelfth International Conference on Quality Control by Artificial Vision 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Le Creusot, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2182844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196884v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Dynamic Range Adaptive Real-time Smart Camera: an overview of the HDR-ARTiST project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Overview of ghost correction for HDR video stream generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouderbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth International Conference on Quality Control by Artificial Vision 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th Workshop on the Architecture of Smart Cameras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Santiago de Compostella, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196704v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark Count rate measurement in Geiger mode and simulation of a photodiode array, with CMOS 0.35 technology and transistor quenching.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The Gamma Cube: a new way to explore the gamma-ray sky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Prêle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international conference on New Developments in Photodetection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">10th INTEGRAL Workshop: A Synergistic View of the High-Energy Sky</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Annapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196632v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gamma Cube: a new way to explore the gamma-ray sky</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Dark Count rate measurement in Geiger mode and simulation of a photodiode array, with CMOS 0.35 technology and transistor quenching.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Pellion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Prêle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th INTEGRAL Workshop: A Synergistic View of the High-Energy Sky</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Annapolis, United States</w:t>
+              <w:t xml:space="preserve">7th international conference on New Developments in Photodetection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196587v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDR-­ARtiSt: a FPGA-­based Smart Camera for High Dynamic Range color video from multiple exposures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heyrman Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop on the Architecture of Smart Cameras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDR-ARtiSt: A 1280x1024-pixel Adaptive Real-time Smart camera for High Dynamic Range video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDR-ARtiSt : une caméra intelligente dédiée à la vidéo à grande dynamique en temps réel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">A smart camera for High Dynamic Range imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème colloque Gretsi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Second Workshop on Architecture of Smart Camera (WASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seville, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932607v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smart camera for High Dynamic Range imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">HDR-ARtiSt : une caméra intelligente dédiée à la vidéo à grande dynamique en temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Workshop on Architecture of Smart Camera (WASC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Seville, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">24ème colloque Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932601v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiPM cryogenic operation down to 77 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prêle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop On Low Temperatures Electronics (WOLTE10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. pp.30-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 1.3 megapixel FPGA-based smart camera for high dynamic range real time video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh ACM/IEEE International Conference on Distributed Smart Cameras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Palm Springs, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scene-based noise reduction on a smart camera</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">HDR-ARtiSt: High Dynamic Range Advanced Real-Time Imaging System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Sevilla, Spain. pp.1-4</w:t>
+              <w:t xml:space="preserve">Circuits and Systems (ISCAS), Proceedings of 2012 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Seoul, South Korea. pp.1428-1431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785905v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDR-ARtiSt: High Dynamic Range Advanced Real-Time Imaging System</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Multi-pixel Geiger mode imager for medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuits and Systems (ISCAS), Proceedings of 2012 IEEE International Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Seoul, South Korea. pp.1428-1431</w:t>
+              <w:t xml:space="preserve">International Workshop on New Photon-Detectors (PhotoDet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Orsay, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675805v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-pixel Geiger mode imager for medical applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Smart camera design for realtime High Dynamic Range imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on New Photon-Detectors (PhotoDet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Orsay, France. pp.1</w:t>
+              <w:t xml:space="preserve">First Workshop on Architecture of Smart Camera (WASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Clermont ferrand, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785920v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart camera design for realtime High Dynamic Range imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">High Dynamic Range Real-time Vision System for Robotic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Architecture of Smart Camera (WASC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Clermont ferrand, France. pp.1</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Villamoura, Portugal. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785912v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Dynamic Range Real-time Vision System for Robotic Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Scene-based noise reduction on a smart camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Tockzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Villamoura, Portugal. pp.1-5</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Sevilla, Spain. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785908v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart camera design for realtime high dynamic range imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distributed Smart Cameras (ICDSC), 2011 Fifth ACM/IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDSC.2011.6042918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular VLIW processor based on FPGA for real-time image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23th Symposium on Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentations matérielles d'un système biométrique bimodal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23th Symposium on Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Programmable Vision Chip with High Speed Image Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Congress on High-Speed Imaging and Photonics (ICHSIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Camberra, Australia. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.822294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle tomographie Compton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. K. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Driol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T. Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11231,1147 +11361,1147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidental learning of interactions between motor and linguistic sequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Learning discrete and continuous regularities in two-dimensional settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cleeremans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peigneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. annual meeting of the Association for the Scientific Study of Consciousness (ASSC13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">8. annual summer interdisciplinary conference (ASIC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Sarre, Italy. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273824v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning discrete and continuous regularities in two-dimensional settings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Incidental learning of interactions between motor and linguistic sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasquali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cleeremans</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Peigneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. annual summer interdisciplinary conference (ASIC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Sarre, Italy. 2009</w:t>
+              <w:t xml:space="preserve">13. annual meeting of the Association for the Scientific Study of Consciousness (ASSC13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273270v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of chunks during a 1023-alternative reaction time task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Berberian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pasquali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cleeremans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Belgian Association of Psychological Science (BAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Ixelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action, observation et imagerie mentale : apports de l'apprentissage implicite au domaine moteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Delbecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Holender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cleeremans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la société française de psychologie du sport SFPS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of time and pace in sequence learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Destrebecqz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cleeremans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. annual meeting of the Association for the Scientific Study of Consciousness (ASSC12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the response-stimulus interval on implicit sequence learning: constant vs. variable RSIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Destrebecqz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cleeremans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Belgian Association of Psychological Science (BAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedural variations around a SRT task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Belgian Association of Psychological Science (BAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Louvain-la-Neuve, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit Motor Learning in discrete vs. continuous tasks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Apprentissage moteur implicite : variations autour d’une tâche de TRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Movement Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Congrès national de la société française de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273493v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage moteur implicite : variations autour d’une tâche de TRS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Implicit Motor Learning in discrete vs. continuous tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de la société française de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Nancy, France</w:t>
+              <w:t xml:space="preserve">European Workshop on Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273502v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Science and Big Data Analytics in Smart Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Chinnici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cătălin Negru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRC Press, 1, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780367814397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12381,584 +12511,584 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Intrusions in Dynamic Environments Using Semantic Trajectories and BIM for Worker Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Congress on Information and Communication Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-67, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-32-9343-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart cameras on a chip: using complementary metal-oxide-semiconductor (CMOS) image sensors to create smart vision chips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Performance Silicon Imaging Fundamentals and Applications of CMOS and CCD Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.165-188, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1533/9780857097521.1.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit motor learning in discrete and continuous tasks: Toward a possible explanation of discrepant results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Berberian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Delbecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cleeremans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Columbus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Motor Skills: Development, Impairment, and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science, pp.139-155, 2009, 1607418118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Face Recognition System based on a multi-views face database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Face Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, K. Delac, M. Grgic and M.S. Bartlett, pp.27-38, 2008, 978-953-7619-34-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/6391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Implementation and Evaluation of Hardware Vision Systems Dedicated to Real-Time Face Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, K. Delac, M. Grgic and M.S. Bartlett, pp.123-148, 2007, 978-3-902613-03-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/4835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId308"/>
+      <w:footerReference w:type="default" r:id="rId313"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13026,51 +13156,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E534240"/>
+    <w:nsid w:val="4CA935EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13257,51 +13387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-ginhac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5911-2010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117519561" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5088-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347130v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quinton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Popoff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclerc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data8050079" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224790v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Hajj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Azar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bou Abdo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demerjian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23167038" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment German&#232;se" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;tra Eid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Tadayoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data8100147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2023.103879" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pommier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decourselle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qayyum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102428" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.02.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456144v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane El Sibai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3118605" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940372v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Belaiche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Migniot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10144959" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02749722v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Marin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Mit&#233;ran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Heyrman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-020-00944-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data5040089" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02073566v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arslan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-018-01199-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354558v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.102854" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02749764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Nebhen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Mansouri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jee-2019-0081" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104598" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02397821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.07.020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354572v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106412" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01607065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Bi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ginhac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-017-0722-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01874491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-10-2017-0047" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794471v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-013-0393-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430261v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Balla-Arab&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbo Gao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brost" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2015.2499206" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430293v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060771" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01444127v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carmona-Gal&#225;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kleihorst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0567-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.11.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196578v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Assaad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Mohsen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2015.1365" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pellion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jradi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pr&#234;le" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.01.100" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01067716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.10.102110" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947786v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Yohannes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bermak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21307/ijssis-2017-642" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Jradi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141222773" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821072v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Elhamzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Miteran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.05.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP43QWS8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794472v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Tockzek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hamdi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.05.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806694v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775931v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Karim Tahej" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel-Chapus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rolland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.02.016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN0V6891-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482760v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9325-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C01805476E816BC40FDE3A136FEA0BCF658D6B5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delbecque" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cleeremans" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310003027" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517911v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/961315" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2007.916618" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517915v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Morfu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marqui&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nofiele" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(08)00603-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704297v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.2.493" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210500198585" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704336v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Serot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(02)00189-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704343v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Derutin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001380050146" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B39B96F00C94E3BDCD7844F76BE4BA3859AA9DCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704349v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48387-X_31" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550828v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00646480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915921v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyun Zhou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Wu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bolli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763949v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Pani Paudel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452591v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048853v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161563" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320908v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323633v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02440441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI46756.2018.00107" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110002v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02440417v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02412441v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354497v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meziati Sabour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30642-7_3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02412443v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3349801.3349821" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02440449v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICET.2018.8603666" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870948v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sitis.2019.00076" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354300v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22750-0_79" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765010v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2019.00071" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02766589v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonazza" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02766840v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02766735v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670634v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678238v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809206v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149572.3149600" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857549v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858265v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557701v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouderbane" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967439" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01473921v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nebhen," TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2230138" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01473692v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2230313" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342810v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thivent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342808v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Moinet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bobbia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marroquin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196884v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196704v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182844" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196632v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brochard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196587v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebrun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Terrier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pr&#234;le" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196697v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyrman Barthelemy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196636v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932607v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932601v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932628v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;le" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Franco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932612v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785905v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00675805v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785920v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785912v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785908v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00675804v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSC.2011.6042918" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785440v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785444v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785915v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.822294" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483742v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Nguyen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Driol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Truong" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paindavoine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03273824v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquali" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273270v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berg" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peigneux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273671v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273534v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Holender" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03273738v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Destrebecqz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273393v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273290v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273493v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273502v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540787v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chinnici" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Pop" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Negru" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367814397" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431919v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9343-4_6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02073606v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857097521.1.165" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785890v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704378v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Liu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwu Dang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/6391" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704384v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/4835" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-ginhac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5911-2010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117519561" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5088-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pauwelyn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc9060154" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment German&#232;se" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;tra Eid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Tadayoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data8100147" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2023.103879" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Hajj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Azar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bou Abdo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demerjian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23167038" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quinton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Popoff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclerc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data8050079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682606v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pommier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decourselle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qayyum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102428" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane El Sibai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3118605" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.02.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186606v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data5040089" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Belaiche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Migniot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10144959" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02749722v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Marin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Mit&#233;ran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Heyrman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-020-00944-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354558v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arslan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.102854" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02749764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Nebhen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Mansouri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jee-2019-0081" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104598" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02397821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.07.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354572v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106412" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02073566v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-018-01199-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01607065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Bi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ginhac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-017-0722-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01874491v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-10-2017-0047" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794471v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-013-0393-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430261v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Balla-Arab&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbo Gao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brost" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2015.2499206" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060771" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01444127v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carmona-Gal&#225;n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kleihorst" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0567-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430277v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.11.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Assaad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Mohsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2015.1365" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pellion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jradi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pr&#234;le" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.01.100" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Yohannes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bermak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21307/ijssis-2017-642" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093006v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Jradi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141222773" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01067716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.10.102110" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821072v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Elhamzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Miteran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.05.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP43QWS8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Tockzek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hamdi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.05.017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775931v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Karim Tahej" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel-Chapus" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rolland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.02.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN0V6891-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482760v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9325-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C01805476E816BC40FDE3A136FEA0BCF658D6B5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704291v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delbecque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cleeremans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310003027" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517911v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/961315" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Morfu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marqui&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nofiele" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(08)00603-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659106v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704297v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.2.493" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482751v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2007.916618" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704323v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210500198585" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Serot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(02)00189-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Derutin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001380050146" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B39B96F00C94E3BDCD7844F76BE4BA3859AA9DCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704349v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48387-X_31" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704351v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550828v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00646480v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915921v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyun Zhou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Wu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bolli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763949v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Pani Paudel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048853v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161563" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320908v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452591v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323633v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02440441v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI46756.2018.00107" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110002v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02440417v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02412443v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3349801.3349821" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02440449v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICET.2018.8603666" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02412441v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354497v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meziati Sabour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30642-7_3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870948v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sitis.2019.00076" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354300v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22750-0_79" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765010v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2019.00071" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02766589v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonazza" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02766840v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02766735v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670634v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678238v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809206v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149572.3149600" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857549v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858265v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01473921v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nebhen," TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2230138" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01473692v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouderbane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2230313" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342810v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thivent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342808v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Moinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bobbia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marroquin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557701v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967439" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196704v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182844" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196884v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196587v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebrun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Terrier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pr&#234;le" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196632v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brochard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196697v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyrman Barthelemy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196636v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932601v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932607v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932628v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;le" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Franco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932612v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00675805v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785920v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785912v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785908v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785905v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00675804v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSC.2011.6042918" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785440v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785444v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785915v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.822294" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483742v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Nguyen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Driol" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Truong" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paindavoine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273270v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peigneux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03273824v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquali" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273671v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273534v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Holender" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03273738v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Destrebecqz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273393v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273290v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273502v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273493v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540787v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chinnici" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Pop" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Negru" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367814397" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431919v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9343-4_6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02073606v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857097521.1.165" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785890v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704378v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Liu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwu Dang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/6391" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704384v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/4835" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>