--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -341,537 +341,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Retinal Oct-Angiography and Cardiovascular STAtus (RASTA) Dataset of Swept-Source Microvascular Imaging for Cardiovascular Risk Assessment</w:t>
+                <w:t xml:space="preserve">Cross-Layer Federated Learning for Lightweight IoT Intrusion Detection Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Germanèse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
+                <w:t xml:space="preserve">Suzan Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pétra Eid</w:t>
+                <w:t xml:space="preserve">Joseph Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramin Tadayoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+                <w:t xml:space="preserve">Jacques Bou Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demerjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/data8100147⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (16), pp.7038 (26). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23167038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328646v1</w:t>
+                <w:t xml:space="preserve">hal-04224790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulated micro-motion representations for lightweight online action detection in real-time</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Tumour and Liver Automatic Segmentation (ATLAS) Dataset on Contrast-Enhanced Magnetic Resonance Imaging for Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Presles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2023.103879⟩</w:t>
+              <w:t xml:space="preserve">Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (5), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/data8050079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04347183v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Layer Federated Learning for Lightweight IoT Intrusion Detection Systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Retinal Oct-Angiography and Cardiovascular STAtus (RASTA) Dataset of Swept-Source Microvascular Imaging for Cardiovascular Risk Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+                <w:t xml:space="preserve">Clément Germanèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pétra Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramin Tadayoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s23167038⟩</w:t>
+              <w:t xml:space="preserve">Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (10), pp.147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/data8100147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224790v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tumour and Liver Automatic Segmentation (ATLAS) Dataset on Contrast-Enhanced Magnetic Resonance Imaging for Hepatocellular Carcinoma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accumulated micro-motion representations for lightweight online action detection in real-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Presles</w:t>
+                <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Leclerc</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (5), pp.79. </w:t>
+              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95, pp.103879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/data8050079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2023.103879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04347130v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning methods for automatic evaluation of delayed enhancement-MRI. The results of the EMIDEC challenge</w:t>
               </w:r>
@@ -985,806 +985,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical review on the implementation of static data sampling techniques to detect network attacks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ACDnet: An Action Detection network for real-time edge computing based on flow-guided feature approximation and memory aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3118605⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 145, pp.118-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2021.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456144v1</w:t>
+                <w:t xml:space="preserve">hal-03153510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACDnet: An Action Detection network for real-time edge computing based on flow-guided feature approximation and memory aggregation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A critical review on the implementation of static data sampling techniques to detect network attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzan Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane El Sibai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bou Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demerjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 145, pp.118-126. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.138903 - 138938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2021.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3118605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153510v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emidec: A Database Usable for the Automatic Evaluation of Myocardial Infarction from Delayed-Enhancement Cardiac MRI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cost-Effective CNNs for Real-Time Micro-Expression Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Belaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Migniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/data5040089⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (14), pp.4959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10144959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186606v1</w:t>
+                <w:t xml:space="preserve">hal-02940372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Effective CNNs for Real-Time Micro-Expression Recognition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Migniot</w:t>
+                <w:t xml:space="preserve">An FPGA-based design for real-time Super-Resolution Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johel Mitéran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app10144959⟩</w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Special Issue, 17 (6), pp.1769-1785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11554-020-00944-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940372v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPGA-based design for real-time Super-Resolution Reconstruction</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emidec: A Database Usable for the Automatic Evaluation of Myocardial Infarction from Delayed-Enhancement Cardiac MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decourselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Qayyum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, Special Issue, 17 (6), pp.1769-1785. </w:t>
+              <w:t xml:space="preserve">Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (4), pp.89-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11554-020-00944-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/data5040089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749722v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic trajectory insights for worker safety in dynamic environments</w:t>
+                <w:t xml:space="preserve">Semantic enrichment of spatio-temporal trajectories for worker safety on construction sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation in Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 106, pp.102854. </w:t>
+              <w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (5-6), pp.749-764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autcon.2019.102854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00779-018-01199-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354558v1</w:t>
+                <w:t xml:space="preserve">hal-02073566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-noise and low power CMOS photoreceptor using split-length MSOFET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Nebhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1838,131 +1838,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal dataset of building occupants</w:t>
+                <w:t xml:space="preserve">Semantic trajectory insights for worker safety in dynamic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 27, pp.104598. </w:t>
+              <w:t xml:space="preserve">Automation in Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.102854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.autcon.2019.102854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431938v1</w:t>
+                <w:t xml:space="preserve">hal-02354558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing intrusions in dynamic building environments for worker safety</w:t>
               </w:r>
@@ -2046,235 +2046,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Occupant Behaviors in Dynamic Environments using OBiDE framework</w:t>
+                <w:t xml:space="preserve">Spatio-temporal dataset of building occupants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 166, pp.106412. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 27, pp.104598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354572v1</w:t>
+                <w:t xml:space="preserve">hal-02431938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic enrichment of spatio-temporal trajectories for worker safety on construction sites</w:t>
+                <w:t xml:space="preserve">Understanding Occupant Behaviors in Dynamic Environments using OBiDE framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23 (5-6), pp.749-764. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.106412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00779-018-01199-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073566v1</w:t>
+                <w:t xml:space="preserve">hal-02354572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level Synthesis for FPGAs: Code optimisation strategies for real-time image processing</w:t>
               </w:r>
@@ -2312,51 +2312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Benezeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (3), pp.701-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2605,564 +2605,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDR-ARtiSt: An Adaptive Real-time Smart camera for High Dynamic Range imaging</w:t>
+                <w:t xml:space="preserve">Architecture-Driven Level Set Optimization: From Clustering to Sub-pixel Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+                <w:t xml:space="preserve">Souleymane Balla-Arabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinbo Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11554-013-0393-7⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (12), pp.3181-3194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCYB.2015.2499206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794471v3</w:t>
+                <w:t xml:space="preserve">hal-01430261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture-Driven Level Set Optimization: From Clustering to Sub-pixel Image Segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Embedded Implementation of VHR Satellite Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Balla-Arabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCYB.2015.2499206⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s16060771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430261v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Implementation of VHR Satellite Image Segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Souleymane Balla-Arabé</w:t>
+                <w:t xml:space="preserve">Special issue on architectures of smart cameras for real-time applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Carmona-Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kleihorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s16060771⟩</w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (4), pp.633 - 634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11554-016-0567-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430293v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue on architectures of smart cameras for real-time applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HDR-ARtiSt: An Adaptive Real-time Smart camera for High Dynamic Range imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Kleihorst</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 12 (4), pp.633 - 634. </w:t>
+              <w:t xml:space="preserve">, 2016, 12 (4), pp.747-762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11554-016-0567-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11554-013-0393-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444127v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794471v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape-Constrained Level Set Segmentation for Hybrid CPU-GPU Computers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Balla-Arabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinbo Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 177, pp.40-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3437,447 +3437,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Characterization of Automated Color Sensors System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amine Bermak</w:t>
+                <w:t xml:space="preserve">Hardware-based smart camera for recovering high dynamic range video from multiple exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Smart Sensing and Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21307/ijssis-2017-642⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (10), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.53.10.102110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947786v1</w:t>
+                <w:t xml:space="preserve">hal-01067716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Characterization and Analysis of a 0.35 μm CMOS SPAD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Pellion</w:t>
+                <w:t xml:space="preserve">Design and Characterization of Automated Color Sensors System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Yohannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bermak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s141222773⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Smart Sensing and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21307/ijssis-2017-642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093006v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-based smart camera for recovering high dynamic range video from multiple exposures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+                <w:t xml:space="preserve">Design, Characterization and Analysis of a 0.35 μm CMOS SPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (10), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (2), pp.22773-22784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.OE.53.10.102110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s141222773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067716v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient smart-camera accelerator: an configurable motion estimator dedicated to video codec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Elhamzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johel Miteran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Atri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vol. 19 (issue 10, part A), pp.870-877. </w:t>
@@ -3953,64 +3953,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Tockzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johel Miteran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4061,64 +4061,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-pixel Geiger mode imager for medical application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4324,51 +4324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4596,51 +4596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4668,460 +4668,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Systems for Image Processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Nofiele</w:t>
+                <w:t xml:space="preserve">A 10 000 fps CMOS Sensor With Massively Parallel Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Paindavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Imaging and Electron Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1076-5670(08)00603-4⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (3), pp.706-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSSC.2007.916618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517915v1</w:t>
+                <w:t xml:space="preserve">hal-00482751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations méthodologiques dans une tâche de Temps de Réaction Sériel : quel est l'impact sur l'apprentissage ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+                <w:t xml:space="preserve">Nonlinear Systems for Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Morfu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nofiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Imaging and Electron Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 152, pp.79-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1076-5670(08)00603-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659106v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gSRT-Soft: A generic software application and some methodological guidelines to investigate implicit learning through visual-motor sequential tasks</w:t>
+                <w:t xml:space="preserve">Variations méthodologiques dans une tâche de Temps de Réaction Sériel : quel est l'impact sur l'apprentissage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (3), pp.465-486</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704297v1</w:t>
+                <w:t xml:space="preserve">hal-02659106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 10 000 fps CMOS Sensor With Massively Parallel Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dubois</w:t>
+                <w:t xml:space="preserve">gSRT-Soft: A generic software application and some methodological guidelines to investigate implicit learning through visual-motor sequential tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 43 (3), pp.706-717. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (2), pp.493-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSSC.2007.916618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/BRM.40.2.493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482751v1</w:t>
+                <w:t xml:space="preserve">hal-00704297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit learning of a repeated segment in continuous tracking: A reappraisal</w:t>
               </w:r>
@@ -5146,51 +5146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ferrel-Chapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 59 (5), pp.845-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5924,51 +5924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Atlanta (USA), United States</w:t>
@@ -6049,51 +6049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danda Pani Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates</w:t>
@@ -6116,381 +6116,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RGB-Event Fusion for Moving Object Detection in Autonomous Driving</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architecture efficiente de Transformer pour l'acquisition d'image à grande dynamique sur système léger.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steven Tel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA International Conference on Robotics and Automation 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29ème Colloque Francophone de Traitement du Signal et des Images GRETSI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. p. 1261-1264</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048853v1</w:t>
+                <w:t xml:space="preserve">hal-04452591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'objets en mouvement dans un milieu urbain par fusion de données RVB et événementielles</w:t>
+                <w:t xml:space="preserve">RGB-Event Fusion for Moving Object Detection in Autonomous Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuyun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 -XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA International Conference on Robotics and Automation 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2023, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA48891.2023.10161563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320908v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture efficiente de Transformer pour l'acquisition d'image à grande dynamique sur système léger.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Détection d'objets en mouvement dans un milieu urbain par fusion de données RVB et événementielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuyun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Colloque Francophone de Traitement du Signal et des Images GRETSI 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. p. 1261-1264</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 -XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452591v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RGB-Event fusion for Moving Object Detection in Autonomous Driving</w:t>
               </w:r>
@@ -6515,64 +6515,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée inter-GdR ISIS et Robotique « Capteurs visuels émergents pour la robotique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
@@ -6895,64 +6895,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Single-Stream Action Detection in Real-Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7103,64 +7103,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A starting point for real-time human action detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7198,77 +7198,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional State Recognition with Micro-expressions and Pulse Rate Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Belaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Meziati Sabour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Benezeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7332,90 +7332,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Unification on Local Binary Patterns Three Orthogonal Planes for Facial Expression Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Belaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 15th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Naples, France. pp.436-439, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7700,77 +7700,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of deep learning and classical methods applied to face authentication in context of high constraints application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johel Mitéran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Security and Defence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7808,77 +7808,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning VS Transfer Learning - Smart Camera Implementation for Face Authentication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johel Mitéran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM 12th International Conference on Distributed Smart Cameras (ICDSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7903,90 +7903,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPGA-based design for real-time Super Resolution Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johel Mitéran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Marin</w:t>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8018,403 +8018,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation conjointe de la taille de stockage et des performances de modèles de classification pour l’authentification de visages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Dubois</w:t>
+                <w:t xml:space="preserve">Using Spatio-temporal Trajectories to Monitor Construction Sites for Safety Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 9th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3149572.3149600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670634v1</w:t>
+                <w:t xml:space="preserve">hal-01809206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Applications of Big Data for Disaster Management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
+                <w:t xml:space="preserve">Optimisation conjointe de la taille de stockage et des performances de modèles de classification pour l’authentification de visages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johel Miteran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on SIGNAL IMAGE TECHNOLOGY &amp; INTERNET BASED SYSTEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Jaipur, India</w:t>
+              <w:t xml:space="preserve">Gretsi 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan les pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678238v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Spatio-temporal Trajectories to Monitor Construction Sites for Safety Management</w:t>
+                <w:t xml:space="preserve">A Review on Applications of Big Data for Disaster Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 9th International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 13th International Conference on SIGNAL IMAGE TECHNOLOGY &amp; INTERNET BASED SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Jaipur, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3149572.3149600⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01809206v1</w:t>
+                <w:t xml:space="preserve">hal-01678238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of low noise and low power photo-receptor for CMOS vision sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Nebhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8567,429 +8567,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a 3D-IC Multi-Resolution Digital Pixel Sensor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time ghost free HDR video stream generation using weight adaptation based method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Nebhen,</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Mustapha Bouderbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Real-Time Image and Video Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Apr 2016, Bruxelles, France. pp. Article Number: UNSP 989707, </w:t>
+              <w:t xml:space="preserve">ICDSC '16 10th International Conference on Distributed Smart Camera </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France. pp.116-120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2230138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2967413.2967439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473921v1</w:t>
+                <w:t xml:space="preserve">hal-01557701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghost removing for HDR real-time video stream generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bouderbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Real-Time Image and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Apr 2016, Bruxelles, Belgium. pp.UNSP 98970F </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2230313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An affordable contactless security system access for restricted area</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+                <w:t xml:space="preserve">Design of a 3D-IC Multi-Resolution Digital Pixel Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Nebhen,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 5th Workshop on Architecture of Smart Cameras (WASC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Real-Time Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Apr 2016, Bruxelles, France. pp. Article Number: UNSP 989707, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2230138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342810v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WiseEye: A Platform to Manage and Experiment on Smart Camera Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Moinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8997,51 +9002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bobbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Marroquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5th Workshop on Architecture of Smart Cameras (WASC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Dijon, France</w:t>
@@ -9064,382 +9069,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time ghost free HDR video stream generation using weight adaptation based method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">An affordable contactless security system access for restricted area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johel Mitéran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thivent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDSC '16 10th International Conference on Distributed Smart Camera </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> 5th Workshop on Architecture of Smart Cameras (WASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557701v1</w:t>
+                <w:t xml:space="preserve">hal-01342810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Dynamic Range Adaptive Real-time Smart Camera: an overview of the HDR-ARTiST project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Overview of ghost correction for HDR video stream generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouderbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth International Conference on Quality Control by Artificial Vision 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th Workshop on the Architecture of Smart Cameras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Santiago de Compostella, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196704v1</w:t>
+                <w:t xml:space="preserve">hal-01196884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of ghost correction for HDR video stream generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">High Dynamic Range Adaptive Real-time Smart Camera: an overview of the HDR-ARTiST project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on the Architecture of Smart Cameras</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Twelfth International Conference on Quality Control by Artificial Vision 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Le Creusot, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2182844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196884v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gamma Cube: a new way to explore the gamma-ray sky</w:t>
               </w:r>
@@ -9464,51 +9464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prêle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9684,51 +9684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDR-­ARtiSt: a FPGA-­based Smart Camera for High Dynamic Range color video from multiple exposures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heyrman Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9766,64 +9766,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDR-ARtiSt: A 1280x1024-pixel Adaptive Real-time Smart camera for High Dynamic Range video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9861,64 +9861,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A smart camera for High Dynamic Range imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9956,77 +9956,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDR-ARtiSt : une caméra intelligente dédiée à la vidéo à grande dynamique en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème colloque Gretsi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10090,51 +10090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10176,64 +10176,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 1.3 megapixel FPGA-based smart camera for high dynamic range real time video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10278,597 +10278,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDR-ARtiSt: High Dynamic Range Advanced Real-Time Imaging System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Scene-based noise reduction on a smart camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Tockzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuits and Systems (ISCAS), Proceedings of 2012 IEEE International Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Seoul, South Korea. pp.1428-1431</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Sevilla, Spain. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675805v1</w:t>
+                <w:t xml:space="preserve">hal-00785905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-pixel Geiger mode imager for medical applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Pellion</w:t>
+                <w:t xml:space="preserve">HDR-ARtiSt: High Dynamic Range Advanced Real-Time Imaging System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on New Photon-Detectors (PhotoDet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Orsay, France. pp.1</w:t>
+              <w:t xml:space="preserve">Circuits and Systems (ISCAS), Proceedings of 2012 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Seoul, South Korea. pp.1428-1431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785920v1</w:t>
+                <w:t xml:space="preserve">hal-00675805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart camera design for realtime High Dynamic Range imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rosse</w:t>
+                <w:t xml:space="preserve">Multi-pixel Geiger mode imager for medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Architecture of Smart Camera (WASC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Clermont ferrand, France. pp.1</w:t>
+              <w:t xml:space="preserve">International Workshop on New Photon-Detectors (PhotoDet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Orsay, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785912v1</w:t>
+                <w:t xml:space="preserve">hal-00785920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Dynamic Range Real-time Vision System for Robotic Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Smart camera design for realtime High Dynamic Range imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Villamoura, Portugal. pp.1-5</w:t>
+              <w:t xml:space="preserve">First Workshop on Architecture of Smart Camera (WASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Clermont ferrand, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785908v1</w:t>
+                <w:t xml:space="preserve">hal-00785912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scene-based noise reduction on a smart camera</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">High Dynamic Range Real-time Vision System for Robotic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Sevilla, Spain. pp.1-4</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Villamoura, Portugal. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785905v1</w:t>
+                <w:t xml:space="preserve">hal-00785908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart camera design for realtime high dynamic range imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10928,64 +10928,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular VLIW processor based on FPGA for real-time image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11023,64 +11023,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentations matérielles d'un système biométrique bimodal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12138,217 +12138,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage moteur implicite : variations autour d’une tâche de TRS</w:t>
+                <w:t xml:space="preserve">Implicit Motor Learning in discrete vs. continuous tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de la société française de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Nancy, France</w:t>
+              <w:t xml:space="preserve">European Workshop on Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273502v1</w:t>
+                <w:t xml:space="preserve">hal-03273493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit Motor Learning in discrete vs. continuous tasks</w:t>
+                <w:t xml:space="preserve">Apprentissage moteur implicite : variations autour d’une tâche de TRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Movement Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Congrès national de la société française de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273493v1</w:t>
+                <w:t xml:space="preserve">hal-03273502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12845,51 +12845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Face Recognition System based on a multi-views face database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12975,51 +12975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Implementation and Evaluation of Hardware Vision Systems Dedicated to Real-Time Face Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13156,51 +13156,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CA935EC"/>
+    <w:nsid w:val="E65A3308"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13387,51 +13387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-ginhac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5911-2010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117519561" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5088-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pauwelyn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc9060154" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment German&#232;se" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;tra Eid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Tadayoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data8100147" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2023.103879" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Hajj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Azar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bou Abdo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demerjian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23167038" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quinton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Popoff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclerc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data8050079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682606v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pommier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decourselle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qayyum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102428" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane El Sibai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3118605" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.02.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186606v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data5040089" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Belaiche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Migniot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10144959" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02749722v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Marin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Mit&#233;ran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Heyrman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-020-00944-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354558v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arslan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.102854" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02749764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Nebhen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Mansouri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jee-2019-0081" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104598" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02397821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.07.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354572v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106412" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02073566v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-018-01199-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01607065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Bi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ginhac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-017-0722-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01874491v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-10-2017-0047" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794471v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-013-0393-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430261v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Balla-Arab&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbo Gao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brost" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2015.2499206" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060771" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01444127v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carmona-Gal&#225;n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kleihorst" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0567-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430277v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.11.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Assaad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Mohsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2015.1365" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pellion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jradi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pr&#234;le" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.01.100" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Yohannes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bermak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21307/ijssis-2017-642" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093006v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Jradi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141222773" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01067716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.10.102110" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821072v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Elhamzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Miteran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.05.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP43QWS8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Tockzek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hamdi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.05.017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775931v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Karim Tahej" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel-Chapus" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rolland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.02.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN0V6891-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482760v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9325-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C01805476E816BC40FDE3A136FEA0BCF658D6B5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704291v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delbecque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cleeremans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310003027" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517911v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/961315" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Morfu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marqui&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nofiele" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(08)00603-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659106v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704297v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.2.493" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482751v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2007.916618" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704323v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210500198585" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Serot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(02)00189-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Derutin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001380050146" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B39B96F00C94E3BDCD7844F76BE4BA3859AA9DCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704349v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48387-X_31" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704351v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550828v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00646480v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915921v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyun Zhou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Wu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bolli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763949v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Pani Paudel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048853v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161563" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320908v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452591v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323633v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02440441v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI46756.2018.00107" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110002v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02440417v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02412443v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3349801.3349821" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02440449v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICET.2018.8603666" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02412441v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354497v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meziati Sabour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30642-7_3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870948v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sitis.2019.00076" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354300v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22750-0_79" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765010v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2019.00071" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02766589v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonazza" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02766840v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02766735v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670634v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678238v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809206v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149572.3149600" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857549v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858265v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01473921v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nebhen," TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2230138" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01473692v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouderbane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2230313" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342810v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thivent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342808v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Moinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bobbia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marroquin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557701v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967439" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196704v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182844" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196884v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196587v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebrun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Terrier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pr&#234;le" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196632v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brochard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196697v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyrman Barthelemy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196636v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932601v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932607v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932628v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;le" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Franco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932612v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00675805v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785920v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785912v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785908v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785905v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00675804v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSC.2011.6042918" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785440v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785444v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785915v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.822294" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483742v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Nguyen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Driol" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Truong" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paindavoine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273270v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peigneux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03273824v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquali" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273671v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273534v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Holender" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03273738v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Destrebecqz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273393v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273290v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273502v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273493v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540787v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chinnici" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Pop" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Negru" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367814397" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431919v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9343-4_6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02073606v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857097521.1.165" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785890v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704378v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Liu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwu Dang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/6391" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704384v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/4835" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-ginhac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5911-2010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117519561" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5088-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pauwelyn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc9060154" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224790v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Hajj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Azar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bou Abdo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demerjian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23167038" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quinton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Popoff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data8050079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment German&#232;se" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;tra Eid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Tadayoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data8100147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2023.103879" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682606v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pommier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decourselle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qayyum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102428" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.02.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane El Sibai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3118605" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Belaiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Migniot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10144959" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02749722v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Marin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Mit&#233;ran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Heyrman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-020-00944-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data5040089" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02073566v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arslan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-018-01199-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02749764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Nebhen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Mansouri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jee-2019-0081" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.102854" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02397821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.07.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104598" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354572v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106412" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01607065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Bi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ginhac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-017-0722-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01874491v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-10-2017-0047" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Balla-Arab&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbo Gao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2015.2499206" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430293v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060771" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01444127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carmona-Gal&#225;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kleihorst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0567-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794471v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-013-0393-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430277v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.11.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Assaad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Mohsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2015.1365" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pellion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jradi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pr&#234;le" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.01.100" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01067716v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.10.102110" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Yohannes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bermak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21307/ijssis-2017-642" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Jradi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141222773" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821072v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Elhamzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Miteran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.05.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP43QWS8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Tockzek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hamdi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.05.017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775931v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Karim Tahej" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel-Chapus" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rolland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.02.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN0V6891-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482760v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9325-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C01805476E816BC40FDE3A136FEA0BCF658D6B5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704291v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delbecque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cleeremans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310003027" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517911v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/961315" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482751v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2007.916618" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Morfu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marqui&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nofiele" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(08)00603-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659106v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704297v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.2.493" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704323v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210500198585" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Serot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(02)00189-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Derutin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001380050146" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B39B96F00C94E3BDCD7844F76BE4BA3859AA9DCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704349v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48387-X_31" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704351v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550828v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00646480v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915921v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyun Zhou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Wu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bolli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763949v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Pani Paudel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452591v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048853v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161563" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320908v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323633v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02440441v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI46756.2018.00107" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110002v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02440417v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02412443v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3349801.3349821" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02440449v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICET.2018.8603666" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02412441v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354497v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meziati Sabour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30642-7_3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870948v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sitis.2019.00076" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354300v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22750-0_79" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765010v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2019.00071" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02766589v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonazza" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02766840v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02766735v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809206v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149572.3149600" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670634v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678238v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857549v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858265v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557701v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouderbane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967439" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01473692v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2230313" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01473921v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nebhen," TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2230138" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342808v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Moinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bobbia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marroquin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342810v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thivent" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196884v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196704v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182844" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196587v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebrun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Terrier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pr&#234;le" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196632v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brochard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196697v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyrman Barthelemy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196636v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932601v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932607v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932628v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;le" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Franco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932612v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785905v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00675805v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785920v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785912v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785908v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00675804v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSC.2011.6042918" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785440v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785444v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785915v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.822294" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483742v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Nguyen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Driol" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Truong" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paindavoine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273270v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peigneux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03273824v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquali" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273671v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273534v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Holender" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03273738v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Destrebecqz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273393v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273290v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273493v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273502v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540787v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chinnici" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Pop" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Negru" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367814397" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431919v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9343-4_6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02073606v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857097521.1.165" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785890v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704378v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Liu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwu Dang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/6391" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704384v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/4835" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>