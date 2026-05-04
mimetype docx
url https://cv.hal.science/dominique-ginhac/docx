--- v2 (2026-05-04)
+++ v3 (2026-05-04)
@@ -341,537 +341,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Layer Federated Learning for Lightweight IoT Intrusion Detection Systems</w:t>
+                <w:t xml:space="preserve">A Retinal Oct-Angiography and Cardiovascular STAtus (RASTA) Dataset of Swept-Source Microvascular Imaging for Cardiovascular Risk Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzan Hajj</w:t>
+                <w:t xml:space="preserve">Clément Germanèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Azar</w:t>
+                <w:t xml:space="preserve">Pétra Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bou Abdo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+                <w:t xml:space="preserve">Ramin Tadayoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s23167038⟩</w:t>
+              <w:t xml:space="preserve">Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (10), pp.147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/data8100147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224790v1</w:t>
+                <w:t xml:space="preserve">hal-04328646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tumour and Liver Automatic Segmentation (ATLAS) Dataset on Contrast-Enhanced Magnetic Resonance Imaging for Hepatocellular Carcinoma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accumulated micro-motion representations for lightweight online action detection in real-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/data8050079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95, pp.103879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2023.103879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04347130v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Retinal Oct-Angiography and Cardiovascular STAtus (RASTA) Dataset of Swept-Source Microvascular Imaging for Cardiovascular Risk Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-Layer Federated Learning for Lightweight IoT Intrusion Detection Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzan Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bou Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demerjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Germanèse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/data8100147⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (16), pp.7038 (26). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23167038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328646v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulated micro-motion representations for lightweight online action detection in real-time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Tumour and Liver Automatic Segmentation (ATLAS) Dataset on Contrast-Enhanced Magnetic Resonance Imaging for Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Liu</w:t>
+                <w:t xml:space="preserve">Benoît Presles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Yang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 95, pp.103879. </w:t>
+              <w:t xml:space="preserve">Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (5), pp.79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2023.103879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/data8050079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04347183v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning methods for automatic evaluation of delayed enhancement-MRI. The results of the EMIDEC challenge</w:t>
               </w:r>
@@ -985,1027 +985,1027 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACDnet: An Action Detection network for real-time edge computing based on flow-guided feature approximation and memory aggregation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A critical review on the implementation of static data sampling techniques to detect network attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzan Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane El Sibai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bou Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demerjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2021.02.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.138903 - 138938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3118605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153510v1</w:t>
+                <w:t xml:space="preserve">hal-03456144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical review on the implementation of static data sampling techniques to detect network attacks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ACDnet: An Action Detection network for real-time edge computing based on flow-guided feature approximation and memory aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.138903 - 138938. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 145, pp.118-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3118605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2021.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456144v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Effective CNNs for Real-Time Micro-Expression Recognition</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emidec: A Database Usable for the Automatic Evaluation of Myocardial Infarction from Delayed-Enhancement Cardiac MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decourselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Qayyum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app10144959⟩</w:t>
+              <w:t xml:space="preserve">Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (4), pp.89-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/data5040089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940372v1</w:t>
+                <w:t xml:space="preserve">hal-03186606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPGA-based design for real-time Super-Resolution Reconstruction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+                <w:t xml:space="preserve">Cost-Effective CNNs for Real-Time Micro-Expression Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Belaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11554-020-00944-5⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (14), pp.4959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10144959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749722v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emidec: A Database Usable for the Automatic Evaluation of Myocardial Infarction from Delayed-Enhancement Cardiac MRI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An FPGA-based design for real-time Super-Resolution Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johel Mitéran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (4), pp.89-97. </w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Special Issue, 17 (6), pp.1769-1785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/data5040089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11554-020-00944-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186606v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic enrichment of spatio-temporal trajectories for worker safety on construction sites</w:t>
+                <w:t xml:space="preserve">Low-noise and low power CMOS photoreceptor using split-length MSOFET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Arslan</w:t>
+                <w:t xml:space="preserve">Jamel Nebhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cruz</w:t>
+                <w:t xml:space="preserve">Sofiene Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23 (5-6), pp.749-764. </w:t>
+              <w:t xml:space="preserve">ETF Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (6), pp.480-485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00779-018-01199-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/jee-2019-0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073566v1</w:t>
+                <w:t xml:space="preserve">hal-02749764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-noise and low power CMOS photoreceptor using split-length MSOFET</w:t>
+                <w:t xml:space="preserve">Semantic trajectory insights for worker safety in dynamic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamel Nebhen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Dubois</w:t>
+                <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiene Mansouri</w:t>
+                <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETF Journal of Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 70 (6), pp.480-485. </w:t>
+              <w:t xml:space="preserve">Automation in Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.102854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/jee-2019-0081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.autcon.2019.102854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749764v1</w:t>
+                <w:t xml:space="preserve">hal-02354558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic trajectory insights for worker safety in dynamic environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal dataset of building occupants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation in Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 106, pp.102854. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 27, pp.104598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autcon.2019.102854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354558v1</w:t>
+                <w:t xml:space="preserve">hal-02431938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing intrusions in dynamic building environments for worker safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2046,235 +2046,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal dataset of building occupants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Understanding Occupant Behaviors in Dynamic Environments using OBiDE framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 27, pp.104598. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.106412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431938v1</w:t>
+                <w:t xml:space="preserve">hal-02354572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Occupant Behaviors in Dynamic Environments using OBiDE framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Semantic enrichment of spatio-temporal trajectories for worker safety on construction sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 166, pp.106412. </w:t>
+              <w:t xml:space="preserve">Personal and Ubiquitous Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (5-6), pp.749-764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00779-018-01199-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354572v1</w:t>
+                <w:t xml:space="preserve">hal-02073566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level Synthesis for FPGAs: Code optimisation strategies for real-time image processing</w:t>
               </w:r>
@@ -2312,51 +2312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Benezeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (3), pp.701-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2390,64 +2390,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Enrichment of Spatio-temporal Trajectories for Worker Safety on Construction Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2494,64 +2494,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal analysis of trajectories for safer construction sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2663,51 +2663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46 (12), pp.3181-3194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2780,51 +2780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Balla-Arabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16, pp.771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2988,51 +2988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDR-ARtiSt: An Adaptive Real-time Smart camera for High Dynamic Range imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3118,51 +3118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinbo Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 177, pp.40-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3437,447 +3437,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-based smart camera for recovering high dynamic range video from multiple exposures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+                <w:t xml:space="preserve">Design and Characterization of Automated Color Sensors System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Yohannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bermak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.OE.53.10.102110⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Smart Sensing and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21307/ijssis-2017-642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067716v1</w:t>
+                <w:t xml:space="preserve">hal-00947786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Characterization of Automated Color Sensors System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amine Bermak</w:t>
+                <w:t xml:space="preserve">Design, Characterization and Analysis of a 0.35 μm CMOS SPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Smart Sensing and Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21307/ijssis-2017-642⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (2), pp.22773-22784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s141222773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947786v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Characterization and Analysis of a 0.35 μm CMOS SPAD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Pellion</w:t>
+                <w:t xml:space="preserve">Hardware-based smart camera for recovering high dynamic range video from multiple exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (2), pp.22773-22784. </w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (10), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s141222773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.53.10.102110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093006v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient smart-camera accelerator: an configurable motion estimator dedicated to video codec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Elhamzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johel Miteran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Atri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vol. 19 (issue 10, part A), pp.870-877. </w:t>
@@ -3953,64 +3953,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Tockzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johel Miteran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4061,64 +4061,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-pixel Geiger mode imager for medical application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4324,51 +4324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4596,51 +4596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4668,460 +4668,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 10 000 fps CMOS Sensor With Massively Parallel Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dubois</w:t>
+                <w:t xml:space="preserve">Nonlinear Systems for Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Morfu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nofiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSSC.2007.916618⟩</w:t>
+              <w:t xml:space="preserve">Advances in Imaging and Electron Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 152, pp.79-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1076-5670(08)00603-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482751v1</w:t>
+                <w:t xml:space="preserve">hal-00517915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Systems for Image Processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Nofiele</w:t>
+                <w:t xml:space="preserve">Variations méthodologiques dans une tâche de Temps de Réaction Sériel : quel est l'impact sur l'apprentissage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Imaging and Electron Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (3), pp.465-486</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517915v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations méthodologiques dans une tâche de Temps de Réaction Sériel : quel est l'impact sur l'apprentissage ?</w:t>
+                <w:t xml:space="preserve">gSRT-Soft: A generic software application and some methodological guidelines to investigate implicit learning through visual-motor sequential tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (2), pp.493-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BRM.40.2.493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659106v1</w:t>
+                <w:t xml:space="preserve">hal-00704297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gSRT-Soft: A generic software application and some methodological guidelines to investigate implicit learning through visual-motor sequential tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+                <w:t xml:space="preserve">A 10 000 fps CMOS Sensor With Massively Parallel Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Perruchet</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Paindavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 40 (2), pp.493-502. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (3), pp.706-717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/BRM.40.2.493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSSC.2007.916618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704297v1</w:t>
+                <w:t xml:space="preserve">hal-00482751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit learning of a repeated segment in continuous tracking: A reappraisal</w:t>
               </w:r>
@@ -5146,51 +5146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ferrel-Chapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 59 (5), pp.845-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5924,51 +5924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Atlanta (USA), United States</w:t>
@@ -6049,51 +6049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danda Pani Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates</w:t>
@@ -6116,381 +6116,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture efficiente de Transformer pour l'acquisition d'image à grande dynamique sur système léger.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RGB-Event Fusion for Moving Object Detection in Autonomous Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuyun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Tel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Colloque Francophone de Traitement du Signal et des Images GRETSI 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA International Conference on Robotics and Automation 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2023, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA48891.2023.10161563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452591v1</w:t>
+                <w:t xml:space="preserve">hal-04048853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RGB-Event Fusion for Moving Object Detection in Autonomous Driving</w:t>
+                <w:t xml:space="preserve">Détection d'objets en mouvement dans un milieu urbain par fusion de données RVB et événementielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuyun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA International Conference on Robotics and Automation 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023 -XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048853v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'objets en mouvement dans un milieu urbain par fusion de données RVB et événementielles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architecture efficiente de Transformer pour l'acquisition d'image à grande dynamique sur système léger.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Tel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ginhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 -XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">29ème Colloque Francophone de Traitement du Signal et des Images GRETSI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. p. 1261-1264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320908v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RGB-Event fusion for Moving Object Detection in Autonomous Driving</w:t>
               </w:r>
@@ -6515,64 +6515,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongwei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée inter-GdR ISIS et Robotique « Capteurs visuels émergents pour la robotique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
@@ -6601,64 +6601,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Semantic Trajectories using HMMs and BIM for Worker Safety in Dynamic Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6705,64 +6705,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the human behaviors in dynamic urban areas of interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6800,64 +6800,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movement Behavior Analysis of Workers using Spatio-temporal Trajectories for Safety Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6895,64 +6895,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Single-Stream Action Detection in Real-Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6999,64 +6999,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Worker Mobility within the Stay Locations using HMMs on Semantic Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7103,64 +7103,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A starting point for real-time human action detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7198,77 +7198,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional State Recognition with Micro-expressions and Pulse Rate Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Belaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Meziati Sabour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Benezeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7332,90 +7332,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Unification on Local Binary Patterns Three Orthogonal Planes for Facial Expression Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Belaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Migniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 15th International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Naples, France. pp.436-439, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7449,64 +7449,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNAS-STriDE Framework for Human Behavior Modeling in Dynamic Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7700,77 +7700,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of deep learning and classical methods applied to face authentication in context of high constraints application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johel Mitéran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Security and Defence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7808,77 +7808,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning VS Transfer Learning - Smart Camera Implementation for Face Authentication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johel Mitéran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM 12th International Conference on Distributed Smart Cameras (ICDSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7903,90 +7903,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPGA-based design for real-time Super Resolution Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johel Mitéran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8024,64 +8024,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Spatio-temporal Trajectories to Monitor Construction Sites for Safety Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8167,51 +8167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johel Miteran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8249,77 +8249,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review on Applications of Big Data for Disaster Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8357,64 +8357,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of low noise and low power photo-receptor for CMOS vision sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Nebhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8465,77 +8465,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Data Applications for Disaster Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8567,434 +8567,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time ghost free HDR video stream generation using weight adaptation based method</w:t>
+                <w:t xml:space="preserve">Ghost removing for HDR real-time video stream generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bouderbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDSC '16 10th International Conference on Distributed Smart Camera </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France. pp.116-120, </w:t>
+              <w:t xml:space="preserve">Conference on Real-Time Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Apr 2016, Bruxelles, Belgium. pp.UNSP 98970F </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2967413.2967439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2230313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557701v1</w:t>
+                <w:t xml:space="preserve">hal-01473692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghost removing for HDR real-time video stream generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Design of a 3D-IC Multi-Resolution Digital Pixel Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Nebhen,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Real-Time Image and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SPIE, Apr 2016, Bruxelles, Belgium. pp.UNSP 98970F </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2230313⟩</w:t>
+              <w:t xml:space="preserve">, SPIE, Apr 2016, Bruxelles, France. pp. Article Number: UNSP 989707, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2230138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473692v1</w:t>
+                <w:t xml:space="preserve">hal-01473921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a 3D-IC Multi-Resolution Digital Pixel Sensor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Dubois</w:t>
+                <w:t xml:space="preserve">An affordable contactless security system access for restricted area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johel Mitéran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thivent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Real-Time Image and Video Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> 5th Workshop on Architecture of Smart Cameras (WASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473921v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WiseEye: A Platform to Manage and Experiment on Smart Camera Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Moinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9002,51 +8997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bobbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Marroquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5th Workshop on Architecture of Smart Cameras (WASC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Dijon, France</w:t>
@@ -9069,377 +9064,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An affordable contactless security system access for restricted area</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Real-time ghost free HDR video stream generation using weight adaptation based method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouderbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 5th Workshop on Architecture of Smart Cameras (WASC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDSC '16 10th International Conference on Distributed Smart Camera </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France. pp.116-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2967413.2967439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342810v1</w:t>
+                <w:t xml:space="preserve">hal-01557701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of ghost correction for HDR video stream generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Dynamic Range Adaptive Real-time Smart Camera: an overview of the HDR-ARTiST project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on the Architecture of Smart Cameras</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Twelfth International Conference on Quality Control by Artificial Vision 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Le Creusot, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2182844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196884v1</w:t>
+                <w:t xml:space="preserve">hal-01196704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Dynamic Range Adaptive Real-time Smart Camera: an overview of the HDR-ARTiST project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of ghost correction for HDR video stream generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouderbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth International Conference on Quality Control by Artificial Vision 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th Workshop on the Architecture of Smart Cameras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Santiago de Compostella, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2182844⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01196704v1</w:t>
+                <w:t xml:space="preserve">hal-01196884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gamma Cube: a new way to explore the gamma-ray sky</w:t>
               </w:r>
@@ -9464,51 +9464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prêle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9779,51 +9779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDR-ARtiSt: A 1280x1024-pixel Adaptive Real-time Smart camera for High Dynamic Range video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9874,51 +9874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A smart camera for High Dynamic Range imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9982,51 +9982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème colloque Gretsi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10090,51 +10090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10189,51 +10189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 1.3 megapixel FPGA-based smart camera for high dynamic range real time video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10278,597 +10278,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scene-based noise reduction on a smart camera</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">HDR-ARtiSt: High Dynamic Range Advanced Real-Time Imaging System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Sevilla, Spain. pp.1-4</w:t>
+              <w:t xml:space="preserve">Circuits and Systems (ISCAS), Proceedings of 2012 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Seoul, South Korea. pp.1428-1431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785905v1</w:t>
+                <w:t xml:space="preserve">hal-00675805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDR-ARtiSt: High Dynamic Range Advanced Real-Time Imaging System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rosse</w:t>
+                <w:t xml:space="preserve">Multi-pixel Geiger mode imager for medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuits and Systems (ISCAS), Proceedings of 2012 IEEE International Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Seoul, South Korea. pp.1428-1431</w:t>
+              <w:t xml:space="preserve">International Workshop on New Photon-Detectors (PhotoDet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Orsay, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675805v1</w:t>
+                <w:t xml:space="preserve">hal-00785920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-pixel Geiger mode imager for medical applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Pellion</w:t>
+                <w:t xml:space="preserve">Smart camera design for realtime High Dynamic Range imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on New Photon-Detectors (PhotoDet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Orsay, France. pp.1</w:t>
+              <w:t xml:space="preserve">First Workshop on Architecture of Smart Camera (WASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Clermont ferrand, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785920v1</w:t>
+                <w:t xml:space="preserve">hal-00785912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart camera design for realtime High Dynamic Range imaging</w:t>
+                <w:t xml:space="preserve">High Dynamic Range Real-time Vision System for Robotic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Architecture of Smart Camera (WASC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Clermont ferrand, France. pp.1</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Villamoura, Portugal. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785912v1</w:t>
+                <w:t xml:space="preserve">hal-00785908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Dynamic Range Real-time Vision System for Robotic Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Scene-based noise reduction on a smart camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Tockzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Villamoura, Portugal. pp.1-5</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Sevilla, Spain. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785908v1</w:t>
+                <w:t xml:space="preserve">hal-00785905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart camera design for realtime high dynamic range imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Heyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10928,51 +10928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular VLIW processor based on FPGA for real-time image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11023,51 +11023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentations matérielles d'un système biométrique bimodal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12138,217 +12138,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit Motor Learning in discrete vs. continuous tasks</w:t>
+                <w:t xml:space="preserve">Apprentissage moteur implicite : variations autour d’une tâche de TRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Movement Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Congrès national de la société française de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273493v1</w:t>
+                <w:t xml:space="preserve">hal-03273502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage moteur implicite : variations autour d’une tâche de TRS</w:t>
+                <w:t xml:space="preserve">Implicit Motor Learning in discrete vs. continuous tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de la société française de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Nancy, France</w:t>
+              <w:t xml:space="preserve">European Workshop on Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273502v1</w:t>
+                <w:t xml:space="preserve">hal-03273493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12405,64 +12405,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cătălin Negru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRC Press, 1, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12525,64 +12525,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Intrusions in Dynamic Environments Using Semantic Trajectories and BIM for Worker Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12845,51 +12845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Face Recognition System based on a multi-views face database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12975,51 +12975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Implementation and Evaluation of Hardware Vision Systems Dedicated to Real-Time Face Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ginhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Paindavoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13156,51 +13156,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E65A3308"/>
+    <w:nsid w:val="6A7F2E60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13387,51 +13387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-ginhac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5911-2010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117519561" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5088-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pauwelyn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc9060154" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224790v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Hajj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Azar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bou Abdo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demerjian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23167038" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quinton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Popoff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data8050079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment German&#232;se" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;tra Eid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Tadayoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data8100147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2023.103879" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682606v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pommier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decourselle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qayyum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102428" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153510v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.02.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456144v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane El Sibai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3118605" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Belaiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Migniot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10144959" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02749722v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Marin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Mit&#233;ran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Heyrman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-020-00944-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data5040089" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02073566v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arslan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-018-01199-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02749764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Nebhen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Mansouri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jee-2019-0081" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.102854" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02397821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.07.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104598" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354572v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106412" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01607065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Bi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ginhac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-017-0722-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01874491v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-10-2017-0047" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Balla-Arab&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbo Gao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2015.2499206" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430293v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060771" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01444127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carmona-Gal&#225;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kleihorst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0567-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794471v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-013-0393-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430277v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.11.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Assaad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Mohsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2015.1365" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pellion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jradi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pr&#234;le" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.01.100" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01067716v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.10.102110" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Yohannes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bermak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21307/ijssis-2017-642" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Jradi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141222773" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821072v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Elhamzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Miteran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.05.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP43QWS8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Tockzek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hamdi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.05.017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775931v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Karim Tahej" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel-Chapus" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rolland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.02.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN0V6891-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482760v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9325-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C01805476E816BC40FDE3A136FEA0BCF658D6B5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704291v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delbecque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cleeremans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310003027" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517911v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/961315" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482751v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2007.916618" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Morfu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marqui&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nofiele" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(08)00603-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659106v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704297v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.2.493" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704323v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210500198585" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Serot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(02)00189-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Derutin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001380050146" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B39B96F00C94E3BDCD7844F76BE4BA3859AA9DCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704349v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48387-X_31" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704351v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550828v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00646480v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915921v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyun Zhou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Wu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bolli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763949v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Pani Paudel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452591v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048853v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161563" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320908v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323633v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02440441v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI46756.2018.00107" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110002v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02440417v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02412443v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3349801.3349821" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02440449v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICET.2018.8603666" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02412441v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354497v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meziati Sabour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30642-7_3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870948v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sitis.2019.00076" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354300v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22750-0_79" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765010v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2019.00071" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02766589v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonazza" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02766840v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02766735v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809206v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149572.3149600" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670634v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678238v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857549v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858265v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557701v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouderbane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967439" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01473692v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2230313" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01473921v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nebhen," TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2230138" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342808v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Moinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bobbia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marroquin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342810v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thivent" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196884v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196704v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182844" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196587v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebrun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Terrier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pr&#234;le" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196632v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brochard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196697v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyrman Barthelemy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196636v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932601v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932607v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932628v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;le" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Franco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932612v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785905v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00675805v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785920v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785912v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785908v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00675804v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSC.2011.6042918" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785440v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785444v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785915v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.822294" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483742v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Nguyen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Driol" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Truong" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paindavoine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273270v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peigneux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03273824v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquali" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273671v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273534v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Holender" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03273738v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Destrebecqz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273393v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273290v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273493v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273502v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540787v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chinnici" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Pop" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Negru" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367814397" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431919v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9343-4_6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02073606v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857097521.1.165" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785890v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704378v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Liu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwu Dang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/6391" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704384v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/4835" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-ginhac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5911-2010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117519561" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5088-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pauwelyn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ginhac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc9060154" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment German&#232;se" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;tra Eid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Tadayoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data8100147" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2023.103879" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Hajj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Azar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bou Abdo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demerjian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23167038" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quinton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Popoff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclerc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data8050079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682606v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pommier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decourselle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Qayyum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102428" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane El Sibai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3118605" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.02.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186606v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data5040089" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Belaiche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Migniot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10144959" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02749722v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Marin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Mit&#233;ran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Heyrman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-020-00944-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02749764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Nebhen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Mansouri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jee-2019-0081" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arslan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.102854" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104598" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02397821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2019.07.020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354572v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106412" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02073566v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-018-01199-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01607065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjing Bi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Benezeth" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ginhac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-017-0722-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01874491v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Roxin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SASBE-10-2017-0047" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Balla-Arab&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinbo Gao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brost" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2015.2499206" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430293v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060771" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01444127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Carmona-Gal&#225;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kleihorst" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-016-0567-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794471v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-013-0393-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430277v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.11.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Assaad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Mohsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2015.1365" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pellion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jradi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pr&#234;le" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.01.100" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Yohannes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bermak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21307/ijssis-2017-642" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093006v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Jradi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141222773" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01067716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.10.102110" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821072v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Elhamzi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johel Miteran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.05.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP43QWS8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Tockzek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hamdi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.05.017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806694v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775931v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Karim Tahej" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ferrel-Chapus" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rolland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.02.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN0V6891-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482760v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paindavoine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9325-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C01805476E816BC40FDE3A136FEA0BCF658D6B5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704291v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delbecque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cleeremans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503310003027" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517911v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/961315" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Morfu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marqui&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nofiele" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(08)00603-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659106v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704297v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BRM.40.2.493" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482751v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2007.916618" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704323v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210500198585" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Serot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(02)00189-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Derutin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001380050146" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B39B96F00C94E3BDCD7844F76BE4BA3859AA9DCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704349v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48387-X_31" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704351v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00550828v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00646480v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915921v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyun Zhou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Wu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bolli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763949v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Pani Paudel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048853v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161563" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320908v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452591v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323633v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02440441v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI46756.2018.00107" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110002v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02440417v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02412443v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3349801.3349821" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02440449v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICET.2018.8603666" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02412441v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354497v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meziati Sabour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30642-7_3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870948v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sitis.2019.00076" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02354300v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22750-0_79" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765010v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roxin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahabou Abdou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2019.00071" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02766589v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonazza" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02766840v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02766735v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809206v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149572.3149600" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670634v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678238v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01857549v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01858265v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01473692v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouderbane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2230313" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01473921v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nebhen," TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2230138" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342810v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thivent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342808v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Moinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bobbia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marroquin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557701v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967439" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196704v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182844" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196884v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196587v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebrun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Terrier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pr&#234;le" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196632v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brochard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196697v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heyrman Barthelemy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01196636v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932601v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932607v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932628v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;le" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Franco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932612v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rosse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00675805v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785920v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785912v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785908v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785905v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00675804v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSC.2011.6042918" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785440v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785444v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785915v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.822294" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483742v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Nguyen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Driol" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Truong" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paindavoine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273270v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peigneux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03273824v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquali" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273671v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273534v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Holender" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03273738v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Destrebecqz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273393v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273290v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273502v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273493v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540787v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chinnici" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Pop" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Negru" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780367814397" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431919v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9343-4_6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02073606v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857097521.1.165" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785890v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704378v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Liu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwu Dang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/6391" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704384v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/4835" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>