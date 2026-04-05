--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -242,238 +242,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle à distance des navires de commerce : nouvelles technicités du pouvoir.</w:t>
+                <w:t xml:space="preserve">De la liquéfaction du pouvoir. Les formes contemporaines de la subordination au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Flécher</w:t>
+                <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Glaymann</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Octarès. </w:t>
+              <w:t xml:space="preserve">Fabien Brugière; Dominique Glaymann; Guillaume Tiffon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octarès</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-36630-132-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825097v1</w:t>
+                <w:t xml:space="preserve">hal-04411779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la liquéfaction du pouvoir. Les formes contemporaines de la subordination au travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrôle à distance des navires de commerce : nouvelles technicités du pouvoir.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Glaymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Glaymann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabien Brugière; Dominique Glaymann; Guillaume Tiffon. </w:t>
+              <w:t xml:space="preserve">Octarès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines.</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-36630-132-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411779v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les modalités de sélection pour accéder aux formations universitaires en apprentissage : entre attendus scolaires et projections professionnelles. Une étude de cas »</w:t>
               </w:r>
@@ -485,51 +485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Quenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Chajia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céreq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sélections, du système éducatif au marché du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, pp.559-571, 2021, Céreq Echanges</w:t>
@@ -584,64 +584,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béduwé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Glaymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -671,915 +671,915 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les épreuves vécues par les débutant·es en quête d’emplois stables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'injonction à se former. Nouvel avatar de l'adaptation des individus au marché ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Roupnel-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Heichette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octares Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 244 p., 2023, 978-2-36630-130-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870884v1</w:t>
+                <w:t xml:space="preserve">hal-04994399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : La professionnalisation des formations scolaires et universitaires, entre discours et mises en œuvre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brugiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Glaymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Glaymann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Octarès. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Maillard</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">hal-03595855v1</w:t>
+                <w:t xml:space="preserve">hal-04411290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les effets de l’inflation des stages dans l’enseignement supérieur ?</w:t>
+                <w:t xml:space="preserve">Le piège de l'employabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 129, pp.5--22. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.4340⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">J.-P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2017, Des sociétés, 978-2-7535-5474-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088779v1</w:t>
+                <w:t xml:space="preserve">hal-04411220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des paroles gelées aux paroles vives »</w:t>
+                <w:t xml:space="preserve">La vie en intérim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fiat</w:t>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9782213623962</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400044v1</w:t>
+                <w:t xml:space="preserve">hal-01188517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assigné·e·s au sous-emploi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les épreuves vécues par les débutant·es en quête d’emplois stables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarfati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 23, 2023, </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+              <w:t xml:space="preserve">, 2023, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.14769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04400050v1</w:t>
+                <w:t xml:space="preserve">hal-04870884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : La professionnalisation des formations scolaires et universitaires, entre discours et mises en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Glaymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.10148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels sont les effets de l’inflation des stages dans l’enseignement supérieur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Glaymann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 129, pp.5--22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.4340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des paroles gelées aux paroles vives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Glaymann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologues et psychologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Assigné·e·s au sous-emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...244 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.14324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-01188517v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04400050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1610,51 +1610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre et insertion de jeunes en danger – 40 ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Iori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Paris Saclay. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1843,51 +1843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les modalités de sélection pour accéder aux formations universitaires en apprentissage : entre attendus scolaires et projections professionnelles. Une étude de cas »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Quenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des 26ème Journées du longitudinal « Sélections, du système scolaire au marché du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céreq, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1938,51 +1938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Triby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IDEP « l’interdisciplinarité dans les études du politique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2039,51 +2039,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tutorat des stagiaires en entreprise. No.2015-72</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2247,51 +2247,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F02A5168"/>
+    <w:nsid w:val="DA7D318C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2478,51 +2478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-glaymann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052909468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/74024863" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000042221662" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825097v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fl&#233;cher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/300-pouvoirs-au-travail-management-statuts-et-autonomie-dans-les-situations-de-travail-contemporaines.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quenson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Chajia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449681v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moatty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04870884v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14769" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10148" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088779v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4340" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400044v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fiat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14324" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411290v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugiere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heichette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/boutique/297-linjonction-a-se-former-nouvel-avatar-de-ladaptation-des-individus-au-marche-.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fayard.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Iori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couronn&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gaviria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416994v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01714199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Triby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Garrouste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barbusse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Briant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-glaymann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052909468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/74024863" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000042221662" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411779v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/300-pouvoirs-au-travail-management-statuts-et-autonomie-dans-les-situations-de-travail-contemporaines.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825097v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fl&#233;cher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quenson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Chajia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449681v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moatty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heichette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/boutique/297-linjonction-a-se-former-nouvel-avatar-de-ladaptation-des-individus-au-marche-.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugiere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fayard.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04870884v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14769" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10148" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4340" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fiat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14324" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Iori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couronn&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gaviria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416994v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01714199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Triby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Garrouste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barbusse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Briant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>