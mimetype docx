--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -208,875 +208,1289 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la liquéfaction du pouvoir. Les formes contemporaines de la subordination au travail</w:t>
+                <w:t xml:space="preserve">L’université disloquée ? La managérialisation de l’ESR et ses effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines</w:t>
+              <w:t xml:space="preserve">L’université managérialisée. Chronique d’une restructuration néolibérale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octarès</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-2-36630-132-8</w:t>
+                <w:t xml:space="preserve">Editions Le bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Contre-Champ, 9782385191894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411779v1</w:t>
+                <w:t xml:space="preserve">hal-05584235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle à distance des navires de commerce : nouvelles technicités du pouvoir.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Flécher</w:t>
+                <w:t xml:space="preserve">De quoi la managérialisation de l’université est-elle le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-2-36630-132-8</w:t>
+              <w:t xml:space="preserve">L’université managérialisée. Chronique d’une restructuration néolibérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2026, Contre-Champ, 9782385191894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825097v1</w:t>
+                <w:t xml:space="preserve">hal-05584268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les modalités de sélection pour accéder aux formations universitaires en apprentissage : entre attendus scolaires et projections professionnelles. Une étude de cas »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrôle à distance des navires de commerce : nouvelles technicités du pouvoir.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Flécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Glaymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Quenson</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Céreq. </w:t>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Octarès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélections, du système éducatif au marché du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 16, pp.559-571, 2021, Céreq Echanges</w:t>
+              <w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-36630-132-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416853v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la liquéfaction du pouvoir. Les formes contemporaines de la subordination au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Glaymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Brugière; Dominique Glaymann; Guillaume Tiffon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-36630-132-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les modalités de sélection pour accéder aux formations universitaires en apprentissage : entre attendus scolaires et projections professionnelles. Une étude de cas »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Quenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Chajia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Glaymann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céreq. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sélections, du système éducatif au marché du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, pp.559-571, 2021, Céreq Echanges</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Employabilité et formation. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béduwé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le piège de l'employabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'injonction à se former. Nouvel avatar de l'adaptation des individus au marché ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Heichette</w:t>
+                <w:t xml:space="preserve">L’université managérialisée. Chronique d’une restructuration néolibérale, 192 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cléach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 244 p., 2023, 978-2-36630-130-4</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-virginie Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Contre-Champ, Guillaume Tiffon, 9782385191894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994399v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’université managérialisée. Chronique d’une restructuration néolibérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Brugiere</w:t>
+                <w:t xml:space="preserve">Olivier Cléach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Virginie Leon-Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Octarès. 2023</w:t>
+              <w:t xml:space="preserve">Editions Le Bord de l'eau, 192 pages, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411290v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le piège de l'employabilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brugiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Glaymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes, 2017, Des sociétés, 978-2-7535-5474-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Octarès. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411220v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'injonction à se former. Nouvel avatar de l'adaptation des individus au marché ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Roupnel-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Heichette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Glaymann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octares Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 244 p., 2023, 978-2-36630-130-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le piège de l'employabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Glaymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2017, Des sociétés, 978-2-7535-5474-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La vie en intérim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 9782213623962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1086,371 +1500,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épreuves vécues par les débutant·es en quête d’emplois stables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarfati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.14769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : La professionnalisation des formations scolaires et universitaires, entre discours et mises en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 156, pp.7-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/formationemploi.10148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les effets de l’inflation des stages dans l’enseignement supérieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 129, pp.5--22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/formationemploi.4340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des paroles gelées aux paroles vives »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologues et psychologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, n° 235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1460,120 +1874,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assigné·e·s au sous-emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarfati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.14324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04400050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1583,230 +1997,230 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre et insertion de jeunes en danger – 40 ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Iori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Paris Saclay. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche plurielle du rapport au travail. Analyse des parcours juvéniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Couronné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Dirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Gaviria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INJEPR-2019/14, INJEP. 2019, 111 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02451365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1816,206 +2230,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les modalités de sélection pour accéder aux formations universitaires en apprentissage : entre attendus scolaires et projections professionnelles. Une étude de cas »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Quenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des 26ème Journées du longitudinal « Sélections, du système scolaire au marché du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céreq, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des effets des stages, entre politique et (inter)disciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Triby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IDEP « l’interdisciplinarité dans les études du politique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2025,161 +2439,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tutorat des stagiaires en entreprise. No.2015-72</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barbusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2247,51 +2661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA7D318C"/>
+    <w:nsid w:val="1AB956E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2478,51 +2892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-glaymann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052909468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/74024863" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000042221662" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411779v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/300-pouvoirs-au-travail-management-statuts-et-autonomie-dans-les-situations-de-travail-contemporaines.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825097v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fl&#233;cher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quenson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Chajia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449681v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moatty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heichette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/boutique/297-linjonction-a-se-former-nouvel-avatar-de-ladaptation-des-individus-au-marche-.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugiere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fayard.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04870884v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14769" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10148" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4340" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fiat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14324" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Iori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couronn&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gaviria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416994v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01714199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Triby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Garrouste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barbusse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Briant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-glaymann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052909468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/74024863" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000042221662" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584235v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/luniversite-managerialisee-chronique-dune-restructuration-neoliberale/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584268v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825097v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fl&#233;cher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/300-pouvoirs-au-travail-management-statuts-et-autonomie-dans-les-situations-de-travail-contemporaines.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416853v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quenson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Chajia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moatty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-virginie Leon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Leon-Tardy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugiere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heichette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/boutique/297-linjonction-a-se-former-nouvel-avatar-de-ladaptation-des-individus-au-marche-.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fayard.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04870884v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14769" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10148" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088779v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4340" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fiat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400050v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14324" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175459v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Iori" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couronn&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gaviria" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01714199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Triby" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Garrouste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barbusse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Briant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>