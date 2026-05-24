--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -208,51 +208,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -729,142 +729,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Age et Employabilité Les critères d'âge dans la gestion et les projets de carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Perrin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Glaymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">presses universitaires de rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le piège de l’employabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, presses universitaires de rennes, 13 p., 2017, 9782753554740</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Employabilité et formation. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béduwé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Glaymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le piège de l'employabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -874,302 +999,302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’université managérialisée. Chronique d’une restructuration néolibérale, 192 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cléach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-virginie Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Contre-Champ, Guillaume Tiffon, 9782385191894</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’université managérialisée. Chronique d’une restructuration néolibérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cléach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Virginie Leon-Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Le Bord de l'eau, 192 pages, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoirs au travail. Management, statuts et autonomie dans les situations de travail contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1177,320 +1302,320 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Octarès. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'injonction à se former. Nouvel avatar de l'adaptation des individus au marché ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Roupnel-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Heichette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Glaymann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octares Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 244 p., 2023, 978-2-36630-130-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le piège de l'employabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2017, Des sociétés, 978-2-7535-5474-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie en intérim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 9782213623962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1500,371 +1625,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épreuves vécues par les débutant·es en quête d’emplois stables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarfati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.14769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : La professionnalisation des formations scolaires et universitaires, entre discours et mises en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 156, pp.7-12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.10148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les effets de l’inflation des stages dans l’enseignement supérieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 129, pp.5--22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/formationemploi.4340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des paroles gelées aux paroles vives »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologues et psychologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, n° 235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1874,120 +1999,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assigné·e·s au sous-emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarfati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.14324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04400050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1997,230 +2122,230 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre et insertion de jeunes en danger – 40 ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Iori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Paris Saclay. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche plurielle du rapport au travail. Analyse des parcours juvéniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Couronné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Dirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gaviria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INJEPR-2019/14, INJEP. 2019, 111 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02451365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2230,51 +2355,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les modalités de sélection pour accéder aux formations universitaires en apprentissage : entre attendus scolaires et projections professionnelles. Une étude de cas »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Quenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2290,146 +2415,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des 26ème Journées du longitudinal « Sélections, du système scolaire au marché du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céreq, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des effets des stages, entre politique et (inter)disciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Triby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IDEP « l’interdisciplinarité dans les études du politique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2439,161 +2564,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tutorat des stagiaires en entreprise. No.2015-72</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Barbusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2661,51 +2786,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AB956E6"/>
+    <w:nsid w:val="5AF98750"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2892,51 +3017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-glaymann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052909468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/74024863" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000042221662" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584235v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/luniversite-managerialisee-chronique-dune-restructuration-neoliberale/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584268v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825097v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fl&#233;cher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/300-pouvoirs-au-travail-management-statuts-et-autonomie-dans-les-situations-de-travail-contemporaines.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416853v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quenson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Chajia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moatty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-virginie Leon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Leon-Tardy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugiere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heichette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/boutique/297-linjonction-a-se-former-nouvel-avatar-de-ladaptation-des-individus-au-marche-.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fayard.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04870884v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14769" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10148" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088779v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4340" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fiat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400050v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14324" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175459v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Iori" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couronn&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gaviria" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01714199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Triby" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Garrouste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barbusse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Briant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-glaymann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052909468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/74024863" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000042221662" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584235v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/luniversite-managerialisee-chronique-dune-restructuration-neoliberale/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584268v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825097v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fl&#233;cher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/300-pouvoirs-au-travail-management-statuts-et-autonomie-dans-les-situations-de-travail-contemporaines.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416853v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quenson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Chajia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606909v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Perrin-Joly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moatty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-virginie Leon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Leon-Tardy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411290v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brugiere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heichette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/boutique/297-linjonction-a-se-former-nouvel-avatar-de-ladaptation-des-individus-au-marche-.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fayard.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04870884v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14769" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595855v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10148" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4340" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400044v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fiat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400050v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14324" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Iori" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couronn&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bene" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gaviria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416994v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01714199v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Triby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Garrouste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barbusse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Briant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>