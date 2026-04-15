--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -390,261 +390,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic model for solidification in porous media</w:t>
+                <w:t xml:space="preserve">Infiltration of a porous matrix by a solidifying liquid metal: A local model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Moussa</w:t>
+                <w:t xml:space="preserve">Nadine Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Goyeau</w:t>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Duval</w:t>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gobin</w:t>
+                <w:t xml:space="preserve">Benoît Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 113, pp.704 - 715. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120, pp.481 - 490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583861v1</w:t>
+                <w:t xml:space="preserve">hal-01583865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infiltration of a porous matrix by a solidifying liquid metal: A local model</w:t>
+                <w:t xml:space="preserve">Macroscopic model for solidification in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Moussa</w:t>
+                <w:t xml:space="preserve">N. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gobin</w:t>
+                <w:t xml:space="preserve">B. Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Duval</w:t>
+                <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Goyeau</w:t>
+                <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 120, pp.481 - 490. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.704 - 715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.04.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583865v1</w:t>
+                <w:t xml:space="preserve">hal-01583861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of columnar solidification: influence of inertia on channel segregation</w:t>
               </w:r>
@@ -682,51 +682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (4), pp.045016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -786,51 +786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia C Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (6), pp.066306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -864,64 +864,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermosolutal natural convection in partially porous domains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Journal of Heat Transfer, 134 (3), pp.031013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -949,359 +949,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Call for contributions to a numerical benchmark problem for 2D columnar solidification of binary alloys&amp;quot; [Int. J. Thermal Sci. 48 (11) (2009) 2013-2016]</w:t>
+                <w:t xml:space="preserve">Heat diffusion in solidifying alumina splat deposited on solid substrate under plasma sprayed conditions : application to coating formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bellet</w:t>
+                <w:t xml:space="preserve">Y. Lahmar-Mebdoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Combeau</w:t>
+                <w:t xml:space="preserve">Armelle Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Fautrelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Gobin</w:t>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rady</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Null Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 49 (7), pp.1318-1318. </w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 297-301, pp.46.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2010.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.297-301.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528029v1</w:t>
+                <w:t xml:space="preserve">hal-00569307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat diffusion in solidifying alumina splat deposited on solid substrate under plasma sprayed conditions : application to coating formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Call for contributions to a numerical benchmark problem for 2D columnar solidification of binary alloys&amp;quot; [Int. J. Thermal Sci. 48 (11) (2009) 2013-2016]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lahmar-Mebdoua</w:t>
+                <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Vardelle</w:t>
+                <w:t xml:space="preserve">Y. Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fauchais</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Rady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (7), pp.1318-1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2010.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.297-301.46⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00569307v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the nucleation process in alumina lamellae deposited on a steel substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lahmar-Mebdoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49, pp.522-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1347,77 +1347,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of macrosegregation and formation of channel segregates during alloy solidification using high-order TVD and WENO schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1470,747 +1470,747 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of natural convection in superposed fluid and porous layers: equivalence of the one- and two-domain approaches</w:t>
+                <w:t xml:space="preserve">Enhancing the performance of household refrigerators with latent heat storage : an experimental investigation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gobin</w:t>
+                <w:t xml:space="preserve">K. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Chandesris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Jamet</w:t>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (7), pp.1634-1644</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344261v1</w:t>
+                <w:t xml:space="preserve">hal-00813359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of Thermosolutal Natural Convection in Superposed Fluid and Porous Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 78 (3), pp.525-536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11242-008-9322-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the performance of household refrigerators with latent heat storage: An experimental investigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Gobin</w:t>
+                <w:t xml:space="preserve">Stability of natural convection in superposed fluid and porous layers: equivalence of the one- and two-domain approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2009.03.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (1-2), pp.533-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2008.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592949v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splat heat transfer and crystal growth under thermal spray conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Enhancing the performance of household refrigerators with latent heat storage: An experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v13.i1.60⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (7), pp.1634-1644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2009.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419168v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call for contributions to a numerical benchmark problem for 2D columnar solidification of binary alloys</w:t>
+                <w:t xml:space="preserve">Splat heat transfer and crystal growth under thermal spray conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bellet</w:t>
+                <w:t xml:space="preserve">Y. Lahmar-Mebdoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Combeau</w:t>
+                <w:t xml:space="preserve">Armelle Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Fautrelle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2009.07.024⟩</w:t>
+              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp.77-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v13.i1.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00433162v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the performance of household refrigerators with latent heat storage : an experimental investigation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Call for contributions to a numerical benchmark problem for 2D columnar solidification of binary alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (11), pp.2013-2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2009.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813359v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large particule transport in porous media: effect of pore pluggins on the macroscopic transport properties.</w:t>
               </w:r>
@@ -2222,51 +2222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (4), pp.343-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2300,51 +2300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural convection in partially porous media: a brief overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2403,77 +2403,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance enhancement of a household refrigerator by addition of latent heat storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (5), pp.892-901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2507,77 +2507,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of natural convection in adjacent fluid and porous layers: influence of the jump boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Null Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19, pp.058102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2602,90 +2602,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réfrigérateur domestique à haute inertie thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guilpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1072, pp.52-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2710,77 +2710,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of natural convection in adjacent fluid and porous layers: influence of the interfacial modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Null Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2831,77 +2831,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of natural convection in superposed fluid and porous layers using integral transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Null Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato M. Cotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2974,51 +2974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Null Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3090,51 +3090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective heat and solute transfer in partially porous cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3310,77 +3310,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic modeling of columnar dendritic solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bousquet-Melou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3440,51 +3440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MELTING from an ISOTHERMAL VERTICAL WALL. Synthesis of a numerical comparison exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3522,51 +3522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage de l'énergie solaire : simulation numérique du transfert d'énergie par conduction et rayonnement dans un milieu à deux phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Levesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3728,51 +3728,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="876B92DD"/>
+    <w:nsid w:val="AEC13752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3959,51 +3959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http./www.elsevier.com/locate/ijts/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014168v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Minkowycz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Amon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Awad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmay Basak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJHEATMASSTRANSFER.2018.06.150" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moussa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goyeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.04.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583865v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Moussa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goyeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.04.025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/4/045016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Hirata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.066306" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rady" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.01.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FRW18J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569307v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lahmar-Mebdoua" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vardelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauchais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Null Gobin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.46" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459821v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.09.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LC6L8P1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615531011081405" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M7CJGJC4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia da Costa Hirata" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chandesris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.07.045" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC7F91W6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-008-9322-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M8705RNJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2009.03.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419168v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v13.i1.60" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433162v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWX91CS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813359v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285209v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bauer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/jpormedia.v11.i4.20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285210v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615530810853682" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-WXQ33HH1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592948v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2007.09.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589407v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilpart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Carr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato M. Cotta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790600682730" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285051v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fichot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.05.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54HZL418-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285000v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Neculae" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678568v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Coarer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080749v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bousquet-Melou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fichot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1807-03022004000200015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levesque" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01979001401012500" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59896A46D04DDD713666660B5C5F7AC16A5F23C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http./www.elsevier.com/locate/ijts/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014168v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Minkowycz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Amon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Awad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmay Basak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJHEATMASSTRANSFER.2018.06.150" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Moussa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goyeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.04.025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583861v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moussa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goyeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.04.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/4/045016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Hirata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.066306" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lahmar-Mebdoua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vardelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauchais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Null Gobin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.46" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528029v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rady" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.01.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FRW18J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459821v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.09.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LC6L8P1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615531011081405" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M7CJGJC4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403946v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia da Costa Hirata" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-008-9322-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M8705RNJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344261v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chandesris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.07.045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC7F91W6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592949v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2009.03.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419168v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v13.i1.60" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWX91CS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285209v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bauer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/jpormedia.v11.i4.20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285210v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615530810853682" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-WXQ33HH1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592948v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2007.09.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589407v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilpart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Carr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato M. Cotta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790600682730" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285051v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fichot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.05.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54HZL418-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285000v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Neculae" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678568v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Coarer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080749v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bousquet-Melou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fichot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1807-03022004000200015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levesque" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01979001401012500" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59896A46D04DDD713666660B5C5F7AC16A5F23C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>