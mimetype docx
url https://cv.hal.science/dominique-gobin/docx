--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -390,261 +390,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infiltration of a porous matrix by a solidifying liquid metal: A local model</w:t>
+                <w:t xml:space="preserve">Macroscopic model for solidification in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Moussa</w:t>
+                <w:t xml:space="preserve">N. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gobin</w:t>
+                <w:t xml:space="preserve">B. Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Duval</w:t>
+                <w:t xml:space="preserve">H. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Goyeau</w:t>
+                <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 120, pp.481 - 490. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.704 - 715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.04.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583865v1</w:t>
+                <w:t xml:space="preserve">hal-01583861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic model for solidification in porous media</w:t>
+                <w:t xml:space="preserve">Infiltration of a porous matrix by a solidifying liquid metal: A local model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Moussa</w:t>
+                <w:t xml:space="preserve">Nadine Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Goyeau</w:t>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Duval</w:t>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gobin</w:t>
+                <w:t xml:space="preserve">Benoît Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 113, pp.704 - 715. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120, pp.481 - 490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583861v1</w:t>
+                <w:t xml:space="preserve">hal-01583865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of columnar solidification: influence of inertia on channel segregation</w:t>
               </w:r>
@@ -682,51 +682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (4), pp.045016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -786,51 +786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia C Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (6), pp.066306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -864,64 +864,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermosolutal natural convection in partially porous domains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Journal of Heat Transfer, 134 (3), pp.031013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -949,359 +949,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat diffusion in solidifying alumina splat deposited on solid substrate under plasma sprayed conditions : application to coating formation</w:t>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Call for contributions to a numerical benchmark problem for 2D columnar solidification of binary alloys&amp;quot; [Int. J. Thermal Sci. 48 (11) (2009) 2013-2016]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lahmar-Mebdoua</w:t>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Vardelle</w:t>
+                <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+                <w:t xml:space="preserve">Y. Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Null Gobin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Rady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 297-301, pp.46.51. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (7), pp.1318-1318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.297-301.46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2010.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569307v1</w:t>
+                <w:t xml:space="preserve">hal-00528029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Call for contributions to a numerical benchmark problem for 2D columnar solidification of binary alloys&amp;quot; [Int. J. Thermal Sci. 48 (11) (2009) 2013-2016]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat diffusion in solidifying alumina splat deposited on solid substrate under plasma sprayed conditions : application to coating formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Combeau</w:t>
+                <w:t xml:space="preserve">Y. Lahmar-Mebdoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Fautrelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Gobin</w:t>
+                <w:t xml:space="preserve">Armelle Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rady</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Null Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2010.01.001⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 297-301, pp.46.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.297-301.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00528029v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the nucleation process in alumina lamellae deposited on a steel substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lahmar-Mebdoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Vardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fauchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49, pp.522-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1347,77 +1347,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of macrosegregation and formation of channel segregates during alloy solidification using high-order TVD and WENO schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1470,747 +1470,747 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the performance of household refrigerators with latent heat storage : an experimental investigation.</w:t>
+                <w:t xml:space="preserve">Stability of natural convection in superposed fluid and porous layers: equivalence of the one- and two-domain approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Azzouz</w:t>
+                <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Leducq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Gobin</w:t>
+                <w:t xml:space="preserve">Marion Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (1-2), pp.533-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2008.07.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813359v1</w:t>
+                <w:t xml:space="preserve">hal-00344261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of Thermosolutal Natural Convection in Superposed Fluid and Porous Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 78 (3), pp.525-536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11242-008-9322-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of natural convection in superposed fluid and porous layers: equivalence of the one- and two-domain approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Jamet</w:t>
+                <w:t xml:space="preserve">Enhancing the performance of household refrigerators with latent heat storage: An experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2008.07.045⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (7), pp.1634-1644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2009.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00344261v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the performance of household refrigerators with latent heat storage: An experimental investigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Splat heat transfer and crystal growth under thermal spray conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lahmar-Mebdoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Vardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fauchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp.77-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v13.i1.60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2009.03.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02592949v1</w:t>
+                <w:t xml:space="preserve">hal-00419168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splat heat transfer and crystal growth under thermal spray conditions</w:t>
+                <w:t xml:space="preserve">Call for contributions to a numerical benchmark problem for 2D columnar solidification of binary alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lahmar-Mebdoua</w:t>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Vardelle</w:t>
+                <w:t xml:space="preserve">H. Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fauchais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Y. Fautrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (11), pp.2013-2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2009.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v13.i1.60⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00419168v1</w:t>
+                <w:t xml:space="preserve">hal-00433162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call for contributions to a numerical benchmark problem for 2D columnar solidification of binary alloys</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Enhancing the performance of household refrigerators with latent heat storage : an experimental investigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (7), pp.1634-1644</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00433162v1</w:t>
+                <w:t xml:space="preserve">hal-00813359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large particule transport in porous media: effect of pore pluggins on the macroscopic transport properties.</w:t>
               </w:r>
@@ -2222,51 +2222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (4), pp.343-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2300,51 +2300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural convection in partially porous media: a brief overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2403,77 +2403,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance enhancement of a household refrigerator by addition of latent heat storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (5), pp.892-901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2507,77 +2507,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of natural convection in adjacent fluid and porous layers: influence of the jump boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Null Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19, pp.058102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2602,90 +2602,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réfrigérateur domestique à haute inertie thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guilpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1072, pp.52-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2710,77 +2710,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of natural convection in adjacent fluid and porous layers: influence of the interfacial modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Null Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2831,77 +2831,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of natural convection in superposed fluid and porous layers using integral transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia da Costa Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Null Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato M. Cotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2974,51 +2974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Null Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3090,51 +3090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective heat and solute transfer in partially porous cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3310,77 +3310,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic modeling of columnar dendritic solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bousquet-Melou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3440,51 +3440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MELTING from an ISOTHERMAL VERTICAL WALL. Synthesis of a numerical comparison exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3522,51 +3522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage de l'énergie solaire : simulation numérique du transfert d'énergie par conduction et rayonnement dans un milieu à deux phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Levesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3728,51 +3728,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AEC13752"/>
+    <w:nsid w:val="8493FBF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3959,51 +3959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http./www.elsevier.com/locate/ijts/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014168v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Minkowycz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Amon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Awad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmay Basak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJHEATMASSTRANSFER.2018.06.150" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Moussa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goyeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.04.025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583861v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moussa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goyeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.04.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/4/045016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Hirata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.066306" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lahmar-Mebdoua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vardelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauchais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Null Gobin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.46" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528029v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rady" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.01.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FRW18J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459821v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.09.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LC6L8P1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615531011081405" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M7CJGJC4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403946v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia da Costa Hirata" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-008-9322-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M8705RNJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344261v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chandesris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.07.045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC7F91W6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592949v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2009.03.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419168v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v13.i1.60" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWX91CS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285209v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bauer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/jpormedia.v11.i4.20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285210v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615530810853682" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-WXQ33HH1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592948v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2007.09.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589407v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilpart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Carr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato M. Cotta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790600682730" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285051v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fichot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.05.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54HZL418-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285000v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Neculae" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678568v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Coarer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080749v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bousquet-Melou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fichot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1807-03022004000200015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levesque" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01979001401012500" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59896A46D04DDD713666660B5C5F7AC16A5F23C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http./www.elsevier.com/locate/ijts/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014168v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Minkowycz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Amon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Awad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmay Basak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJHEATMASSTRANSFER.2018.06.150" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moussa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goyeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.04.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583865v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Moussa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goyeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.04.025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/4/045016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia C Hirata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.066306" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Combeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fautrelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rady" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.01.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FRW18J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569307v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lahmar-Mebdoua" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vardelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauchais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Null Gobin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.46" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459821v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.09.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LC6L8P1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arquis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615531011081405" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M7CJGJC4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia da Costa Hirata" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chandesris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2008.07.045" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC7F91W6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-008-9322-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M8705RNJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2009.03.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419168v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v13.i1.60" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433162v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.07.024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWX91CS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813359v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285209v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bauer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/jpormedia.v11.i4.20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285210v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615530810853682" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-WXQ33HH1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592948v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2007.09.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589407v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilpart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Carr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato M. Cotta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790600682730" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285051v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fichot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.05.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54HZL418-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285000v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Neculae" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678568v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Coarer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080749v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bousquet-Melou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fichot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1807-03022004000200015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levesque" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01979001401012500" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59896A46D04DDD713666660B5C5F7AC16A5F23C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>