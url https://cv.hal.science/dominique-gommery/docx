--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -221,304 +221,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anurans from the Early Miocene of Chamtwara (western Kenya), and the first fossil record for Arthroleptidae (Afrobatrachia, Ranoidea)</w:t>
+                <w:t xml:space="preserve">Deux nouveaux sites sépulcraux de la presqu’île de Narinda (Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfred Lemierre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Senut</w:t>
+                <w:t xml:space="preserve">Nicolas Nomenjanahary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beby Ramanivosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Randrianja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeobiodiversity and Palaeoenvironments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12549-025-00659-0⟩</w:t>
+              <w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (21), pp.11-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14zlz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131805v1</w:t>
+                <w:t xml:space="preserve">hal-05324221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux nouveaux sites sépulcraux de la presqu’île de Narinda (Madagascar)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+                <w:t xml:space="preserve">Anurans from the Early Miocene of Chamtwara (western Kenya), and the first fossil record for Arthroleptidae (Afrobatrachia, Ranoidea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Lemierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pickford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Senut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Randrianja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (21), pp.11-26. </w:t>
+              <w:t xml:space="preserve">Palaeobiodiversity and Palaeoenvironments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14zlz⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12549-025-00659-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324221v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the First Neobatrachian (Anura) Discovered in the paleokarst system of Bolt’s Farm (Plio-Pleistocene; Cradle of Humankind), South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Lemierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonhlanhla Vilakazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1164,386 +1164,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylomygale (Macroscelidea, Macroscelididae) from the Pliocene of South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NEW PLIOCENE HOMINID FOSSILS FROM BARINGO COUNTY, KENYA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pickford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Senut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kipkech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104668⟩</w:t>
+              <w:t xml:space="preserve">Fossil Imprint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78 (2), pp.451-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37520/fi.2022.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770388v1</w:t>
+                <w:t xml:space="preserve">hal-03908263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEW PLIOCENE HOMINID FOSSILS FROM BARINGO COUNTY, KENYA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large mammal bone breccia in Pleistocene calc-tufa, northern Kaokoland, Kunene Region, Namibia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helke Mocke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pickford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Senut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Kipkech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fossil Imprint</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications of the Geological Survey of Namibia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, pp.66-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908263v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large mammal bone breccia in Pleistocene calc-tufa, northern Kaokoland, Kunene Region, Namibia.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helke Mocke</w:t>
+                <w:t xml:space="preserve">Mylomygale (Macroscelidea, Macroscelididae) from the Pliocene of South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Senut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pickford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sénégas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazarus Kgasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications of the Geological Survey of Namibia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196, pp.104668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797419v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de cas : la bipédie des chimpanzés de la communauté de Sebitoli, Ouganda</w:t>
               </w:r>
@@ -1715,51 +1715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pickford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Nishimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kipkech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 44 (16), pp.471-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2440,239 +2440,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptive catalogue of large ape dento-gnathic remains from the early and middle Miocene of Napak, Uganda : 2010-2020 collections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher Ssebuyungo</w:t>
+                <w:t xml:space="preserve">Fossil suids from Bolt's Farm Palaeokarst System, South Africa: implications for the taxonomy of Potamochoeroides and Notochoerus and for biochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pickford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gommery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Pal Uganda</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estudios Geologicos-Madrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (1), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/egeol.43542.536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927082v1</w:t>
+                <w:t xml:space="preserve">hal-02872128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil suids from Bolt's Farm Palaeokarst System, South Africa: implications for the taxonomy of Potamochoeroides and Notochoerus and for biochronology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Gommery</w:t>
+                <w:t xml:space="preserve">Descriptive catalogue of large ape dento-gnathic remains from the early and middle Miocene of Napak, Uganda : 2010-2020 collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pickford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Senut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gommery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Musalizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Ssebuyungo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudios Geologicos-Madrid</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geo-Pal Uganda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (17)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872128v1</w:t>
+                <w:t xml:space="preserve">hal-02927082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphometric comparison of semicircular canals of Parapapio broomi and P. jonesi from Sterkfontein, South Africa</w:t>
               </w:r>
@@ -2844,51 +2844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Musalizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Ssebuyungo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Pal Uganda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3648,51 +3648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches franco-malgaches à Belobaka de 2003 à 2012 (Province de Mahajanga, nord-ouest de Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beby Ramanivosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5318,401 +5318,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lémuriens subfossiles dans le Nord-Ouest de Madagascar, du terrain à la diffusion des connaissances ou 15 ans de recherches franco-malgaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pleistocene Faunal Remains from Garage Ravine Cave, Bolt's Farm in the Cradle of Humankind World Heritage Site Area, Gauteng South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Badenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sénégas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephany Potze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kgasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Primatologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of the Ditsong National Museum of Natural History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.33-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838413v1</w:t>
+                <w:t xml:space="preserve">hal-00814797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plus anciennes traces d'activités anthropiques de Madagascar sur des ossements d'hippopotames subfossiles d'Anjohibe (Province de Mahajanga). Oldest evidence of human activities in Madagascar on subfossil hippopotamus bones from Anjohibe (Mahajanga Province)</w:t>
+                <w:t xml:space="preserve">Les lémuriens subfossiles dans le Nord-Ouest de Madagascar, du terrain à la diffusion des connaissances ou 15 ans de recherches franco-malgaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beby Ramanivosoa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2011.01.006⟩</w:t>
+              <w:t xml:space="preserve">Revue de Primatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/primatologie.670]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661451v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleistocene Faunal Remains from Garage Ravine Cave, Bolt's Farm in the Cradle of Humankind World Heritage Site Area, Gauteng South Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les plus anciennes traces d'activités anthropiques de Madagascar sur des ossements d'hippopotames subfossiles d'Anjohibe (Province de Mahajanga). Oldest evidence of human activities in Madagascar on subfossil hippopotamus bones from Anjohibe (Mahajanga Province)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Kgasi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beby Ramanivosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kerloc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Ditsong National Museum of Natural History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (4), pp.271-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2011.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814797v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des primates non-humains holocènes pour les groupes humains du site javanais de Song Terus (Indonésie)</w:t>
               </w:r>
@@ -5832,90 +5832,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oldest fossil hippopotamus (Hippopotamus laloumena) of Madagascar (Belobaka, Mahajanga Province)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beby Ramanivosoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (4), pp.155-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5974,90 +5974,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plus ancien hippopotame subfossile (Hippopotamus laloumena) de Madagascar (Belobaka, Province de Mahajanga)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beby Ramanivosoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9, pp.155-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6142,51 +6142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Sénégas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beby Ramanivosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Randrianantenaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6409,51 +6409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Sénégas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beby Ramanivosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Randrianantenaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6650,51 +6650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle espèce de lémurien géant subfossile du Nord-Ouest de Madagascar (Palaeopropithecus kelyus, Primates)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beby Ramanivosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tombomiadana-Raveloson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6712,70 +6712,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kerloc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8, pp.471-480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/primatologie.670]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6900,51 +6900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle espèce de &amp;quot; lémurien paresseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beby Ramanivosoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Francophone De Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7625,64 +7625,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les abris sépulcraux de la presqu'île de Narinda (Province de Mahajanga, Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beby Ramanivosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8302,51 +8302,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 40Ar/39Ar dates and eruptive dynamics of tuff and lava flows in the early stages of the East African Rift (Early Miocene, Napak volcano, Uganda)</w:t>
+                <w:t xml:space="preserve">New 40Ar/39Ar dates and eruptive dynamicsof tuff and lava flows in the early stages of theEast African Rift (Early Miocene, Napakvolcano, Uganda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudoin Céline</w:t>
@@ -8381,51 +8381,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Senut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29éme Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9100,260 +9100,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental reconstruction of the West Nile during the Mio-Pliocene transition based on mammalian faunas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inventaire des primates fossiles des faluns de l'Ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gommery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Ségalen</w:t>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joane Pouech</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gagnaison Jean-Claude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Palaeontological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">31e Colloque de la Société Francophone de Primatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479518v1</w:t>
+                <w:t xml:space="preserve">hal-03479029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire des primates fossiles des faluns de l'Ouest de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental reconstruction of the West Nile during the Mio-Pliocene transition based on mammalian faunas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Ségalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joane Pouech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pickford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Musalizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e Colloque de la Société Francophone de Primatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International Palaeontological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479029v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The carnivore guild of Bolt`s Farm, South Africa: Carnivore biodiversity in the Plio-Pleistocene</w:t>
               </w:r>
@@ -9572,51 +9572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subfossiles et première présence humaine à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beby Ramanivosoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI World Congress of the International Union of Prehistoric and Protohistoric Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Florianopolis, Brésil. pp.15-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9894,364 +9894,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des volcans éteints et des fossiles par millier en Ouganda</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un laboratoire franco-sud-africain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Ségalen</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonhlanhla Vilakazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charbonnier S.; De Wever P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d’aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.74-75, 2022, 978-2-7598-2718-3. </w:t>
+              <w:t xml:space="preserve">, pp.26, 2022, 978-2-7598-2718-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799752v1</w:t>
+                <w:t xml:space="preserve">hal-03799722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un laboratoire franco-sud-africain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Notre ancêtre Orrorin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Senut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pickford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nonhlanhla Vilakazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charbonnier S.; De Wever P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d’aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.26, 2022, 978-2-7598-2718-3. </w:t>
+              <w:t xml:space="preserve">, pp.234-235, 2022, 978-2-7598-2718-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799722v1</w:t>
+                <w:t xml:space="preserve">hal-03799734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notre ancêtre Orrorin</w:t>
+                <w:t xml:space="preserve">Des volcans éteints et des fossiles par millier en Ouganda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Senut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pickford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bento da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Ségalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charbonnier S.; De Wever P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d’aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.234-235, 2022, 978-2-7598-2718-3. </w:t>
+              <w:t xml:space="preserve">, pp.74-75, 2022, 978-2-7598-2718-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799734v1</w:t>
+                <w:t xml:space="preserve">hal-03799752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolt’s Farm : un site paléontologique sud-africain classé par l’Unesco</w:t>
               </w:r>
@@ -11042,77 +11042,311 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revision of smaller-bodied anthropoids from Napak, early Miocene, Uganda: 2011-2020 collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pickford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Senut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gommery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Musalizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Ssebuyungo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verlag Dr. Friedrich Pfeil. 51, pp.1-127, 2021, Münchener Geowissenschaftliche Abhandlungen, 978-3-89937-267-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Grandidier, naturaliste et géographe de Madagascar au XIXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gommery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mourer-Chauviré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société de géographie. Société de Géographie, Septembre 2019, 2019, Bulletin de liaison hors-série, 1964-8995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolt's Farm : du terrain au musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11134,330 +11368,330 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazarus Kgasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Sénégas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuhn Brian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Paléontologique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The primates from BPB (Bolt's Farm Cave System, South Africa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bolt's Farm Cave System (Cradle of Humankind - South Africa) from 1936 to 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonhlanhla Vilakazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazarus Kgasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sénégas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Palaeontological Congress</w:t>
+              <w:t xml:space="preserve">5th International Palaeontogical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479539v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bolt's Farm Cave System (Cradle of Humankind - South Africa) from 1936 to 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nonhlanhla Vilakazi</w:t>
+                <w:t xml:space="preserve">The primates from BPB (Bolt's Farm Cave System, South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gommery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Thackeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazarus Kgasi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Palaeontogical Congress</w:t>
+              <w:t xml:space="preserve">5th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479493v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The forgotten fossils of the Cradle of Humankind: the example of the Plio-Pleistocene lizards of Bolt's Farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonhlanhla Vilakazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11499,100 +11733,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sub-fossil fauna of BEL XXII (Belobaka, Northwest of Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beby Ramanivosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Sénégas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11607,73 +11841,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Fossil record of the spitting Elapidae in the Cradle of Humankind (South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonhlanhla Vilakazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11702,73 +11936,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suidae (Mammalia, Artiodactyla) from Bolt's Farm Palaeokarst System (Plio-Pleistocene) South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pickford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11784,291 +12018,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, ., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479531v1</w:t>
-              </w:r>
-[...232 lines deleted...]
-                <w:t xml:space="preserve">hal-02351812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId255"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12223,51 +12223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05505427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pickford" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Senut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helke Mocke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertina Amakali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Lemierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-025-00659-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324221v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nomenjanahary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beby Ramanivosoa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Randrianja" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14zlz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonhlanhla Vilakazi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazarus Kgasi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21564574.2024.2351821" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morales" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460190v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ingicco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37520/fi.2023.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462116v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086174v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104668" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908263v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kipkech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37520/fi.2022.020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pernel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Okimat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Asalu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.11780" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Nishimura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a16" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799844v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kuhn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Musalizi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2022.2032028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Kindi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pickford" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gommery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Qatan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2020.1717485" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ssebuyungo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/egeol.43542.536" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Thackeray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaokgatlhe Tawane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sajs.2019/a0303" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341365v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hancox" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bento da Costa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.04.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02097000v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Segalen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labourdette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12471" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#233;galen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1286337" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2545075" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Faure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2545113" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542209v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Musiime" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976547v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pavia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Davies" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-017-0346-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976675v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Mwanja" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976639v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01478782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/egeol.42389.404" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842959v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kgasi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Thackeray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949497v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Potze" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis J. Thackeray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jashashvili" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thackeray" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807921v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badenhorst" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816073v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838416v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838413v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.670]" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QGBQFSL5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661451v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kerloc'H" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.01.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M183HP7K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814797v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816068v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;mah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00672452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.04.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMZ05XPC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833994v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mein" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Randrianantenaina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.03.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS5JN2VW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839238v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Musiime" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00672626v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816022v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838420v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tombomiadana-Raveloson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kerloc'H" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721969v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Senut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839232v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thackeray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838429v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822389v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838424v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822387v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846087v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162902v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2005.03.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN865GQZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846078v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441138v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Galik" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Treil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05538468v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05538435v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin C&#233;line" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Scao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241664v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230637v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241653v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230669v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Mouss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479207v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Kindi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479518v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c S&#233;galen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Pouech" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479029v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagnaison Jean-Claude" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479525v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139730v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;mah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truman Simanjuntak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948130v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835496v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799752v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c035" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799722v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799734v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c112" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799709v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c037" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799291v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892008v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03038777v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Maiorano" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al Kindi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vosges" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163622v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheboi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471722v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Al-Mashaykhi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799788v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479070v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuhn Brian" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479539v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479493v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brink" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479554v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479479v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479548v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479531v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340443v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351812v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mourer-Chauvir&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05505427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pickford" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Senut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helke Mocke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertina Amakali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324221v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nomenjanahary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beby Ramanivosoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Randrianja" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14zlz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131805v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Lemierre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-025-00659-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonhlanhla Vilakazi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazarus Kgasi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21564574.2024.2351821" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morales" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460190v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ingicco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37520/fi.2023.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462116v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086174v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kipkech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37520/fi.2022.020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797419v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770388v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104668" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pernel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Okimat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Asalu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.11780" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Nishimura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a16" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799844v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kuhn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Musalizi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2022.2032028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Kindi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pickford" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gommery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Qatan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2020.1717485" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/egeol.43542.536" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ssebuyungo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Thackeray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaokgatlhe Tawane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17159/sajs.2019/a0303" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341365v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hancox" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bento da Costa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.04.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02097000v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Segalen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labourdette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12471" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#233;galen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1286337" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2545075" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341840v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Faure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2545113" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542209v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Musiime" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976547v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pavia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Davies" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-017-0346-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976675v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Mwanja" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976639v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01478782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/egeol.42389.404" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842959v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kgasi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Thackeray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949497v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Potze" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis J. Thackeray" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jashashvili" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Thackeray" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807921v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badenhorst" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816073v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838416v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814797v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838413v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.670]" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QGBQFSL5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661451v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kerloc'H" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.01.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M183HP7K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816068v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois S&#233;mah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00672452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.04.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMZ05XPC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833994v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mein" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Randrianantenaina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.03.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS5JN2VW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839238v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Musiime" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00672626v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816022v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838420v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tombomiadana-Raveloson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kerloc'H" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721969v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Senut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839232v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thackeray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838429v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822389v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838424v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822387v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846087v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162902v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2005.03.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN865GQZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846078v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441138v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067940v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Galik" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Treil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05538468v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05538435v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin C&#233;line" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Scao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241664v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230637v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241653v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230669v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Mouss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479207v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Kindi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479029v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagnaison Jean-Claude" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479518v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c S&#233;galen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Pouech" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479525v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139730v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie S&#233;mah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truman Simanjuntak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948130v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835496v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799722v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799734v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c112" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799752v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799709v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c037" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799291v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892008v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03038777v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Maiorano" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al Kindi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vosges" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163622v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheboi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471722v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Al-Mashaykhi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799788v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340443v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351812v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mourer-Chauvir&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479070v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuhn Brian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479493v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brink" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479539v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479554v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479479v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479548v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479531v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>