--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique GRONDIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparison and Validation Against In-Situ Measurements of Satellite Estimates of Incoming Solar Radiation at Reunion BSRN Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grondin Erwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer Proceedings in Energy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term energy scenario ranking with MCDA analysis: The case of Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Barney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heracles Polatidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.100171. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segy.2024.100171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of molten carbonate electrolysis cells: Numerical modeling for reducing the risk of carbon deposition and enhancing the heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durand Brunel Zozime Tsiatsipy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Busawon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Kadjo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, pp.1131-1143. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.05.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transition awareness: Can it guide local transition planning on islands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Barney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heracles Polatidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergios Vakalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (9), pp.e19960. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e19960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réunion’s search for energy self-sufficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Praene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-023-03693-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of medium and long term scenarios for the electrical autonomy in island territories: The Reunion Island case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 216, pp.119093. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2023.119093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistage power and energy management strategy for hybrid microgrid with photovoltaic production and hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice K/bidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 323, pp.119549. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.119549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Optimization of Autonomous Microgrids with Reliability Consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupriez-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (15), pp.4466. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14154466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Management of a Hybrid Micro-Grid with Photovoltaic Production and Hydrogen Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice K/bidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (6), pp.1628. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14061628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Parameterized Nonlinear MPC Applied to PEM Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grondin-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chabriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.99 - 116. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/eng.2020.122010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid oxide electrolysis cell 3D simulation using artificial neural network for cathodic process description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ozil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grondin-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (1), pp.134-140. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2012.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative model-based control approach of a proton exchange membrane fuel cell system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grondin-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 206, pp.144--152. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.01.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing approach of cathodic process within solid oxide electrolysis cell: Experiments and continuum model validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ozil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grondin-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (22), pp.9561-9567. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a high temperature electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsine Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ozil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (5), pp.933--941. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-009-0030-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of SOFC interconnect design using Multiphysic computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsine Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp. 841-846. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1570-7946(08)80146-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and sizing of a hydrogen bus refueling infrastructure – a case study for Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Belgrade, Serbia. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech55446.2023.10202824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Sizing of a Hydrogen Bus Refueling Infrastructure - A Case Study for Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Belgrade PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Belgrade, Serbia. pp.01-06, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/powertech55446.2023.10202824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF THE POTENTIAL OF GREEN HYDROGEN FROM WIND ENERGY FOR HEAVY MOBILITY IN REUNION ISLAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatille Nkunzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINDAc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cape Town / Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de l'hydrogène dans le réseau électrique de La Réunion : scénarios et impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des micro-réseaux isolés avec considération du plan de protection et mode d'opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Dupriez-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Le Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for planning evolutive design of isolated renewable microgrids with multi-objective optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupriez-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Quoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Madrid PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech46648.2021.9495051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control for Micro Grid stabilisation in case of loss of units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion dynamique supervision et optimisation de microréseaux urbains pour autonomie (GYSOMATE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Issoufaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Coquillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal fuel cell and electrolyser Energy Management System for microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation & Emulation platform for smart grid technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chabriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control, Electronics, Renewable Energy and Communications - ICCEREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bandung, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management System in Micro-Grid with Storage and Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHAeTON - Prévision du Potentiel solaire et éolien à Haute résolution spAtiale et Temporelle pour le dimensionnement et la gestion de micro-réseaux autONomes avec stockage hydrogène (AAPG2021 de l'ANR - préproposition soumise, non retenue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylenia Curci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of SOFC Interconnect Design Using Multiphysic Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshine Zahid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Synposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique GRONDIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparison and Validation Against In-Situ Measurements of Satellite Estimates of Incoming Solar Radiation at Reunion BSRN Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grondin Erwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer Proceedings in Energy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term energy scenario ranking with MCDA analysis: The case of Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Barney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heracles Polatidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.100171. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segy.2024.100171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of molten carbonate electrolysis cells: Numerical modeling for reducing the risk of carbon deposition and enhancing the heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durand Brunel Zozime Tsiatsipy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Busawon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Kadjo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, pp.1131-1143. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.05.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transition awareness: Can it guide local transition planning on islands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Barney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heracles Polatidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergios Vakalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (9), pp.e19960. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e19960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réunion’s search for energy self-sufficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nuwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Praene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-023-03693-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of medium and long term scenarios for the electrical autonomy in island territories: The Reunion Island case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 216, pp.119093. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2023.119093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistage power and energy management strategy for hybrid microgrid with photovoltaic production and hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice K/bidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 323, pp.119549. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.119549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Optimization of Autonomous Microgrids with Reliability Consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupriez-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (15), pp.4466. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14154466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Management of a Hybrid Micro-Grid with Photovoltaic Production and Hydrogen Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice K/bidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (6), pp.1628. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14061628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Parameterized Nonlinear MPC Applied to PEM Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grondin-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chabriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.99 - 116. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/eng.2020.122010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid oxide electrolysis cell 3D simulation using artificial neural network for cathodic process description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ozil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grondin-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (1), pp.134-140. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2012.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative model-based control approach of a proton exchange membrane fuel cell system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grondin-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 206, pp.144--152. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.01.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing approach of cathodic process within solid oxide electrolysis cell: Experiments and continuum model validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ozil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grondin-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (22), pp.9561-9567. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a high temperature electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsine Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ozil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (5), pp.933--941. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-009-0030-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of SOFC interconnect design using Multiphysic computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsine Zahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp. 841-846. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1570-7946(08)80146-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and sizing of a hydrogen bus refueling infrastructure – a case study for Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Belgrade, Serbia. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech55446.2023.10202824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Sizing of a Hydrogen Bus Refueling Infrastructure - A Case Study for Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Belgrade PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Belgrade, Serbia. pp.01-06, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/powertech55446.2023.10202824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF THE POTENTIAL OF GREEN HYDROGEN FROM WIND ENERGY FOR HEAVY MOBILITY IN REUNION ISLAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatille Nkunzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINDAc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cape Town / Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de l'hydrogène dans le réseau électrique de La Réunion : scénarios et impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des micro-réseaux isolés avec considération du plan de protection et mode d'opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Dupriez-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Le Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for planning evolutive design of isolated renewable microgrids with multi-objective optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupriez-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Quoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Madrid PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Madrid, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerTech46648.2021.9495051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control for Micro Grid stabilisation in case of loss of units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion dynamique supervision et optimisation de microréseaux urbains pour autonomie (GYSOMATE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Issoufaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Coquillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal fuel cell and electrolyser Energy Management System for microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management System in Micro-Grid with Storage and Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation & Emulation platform for smart grid technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Gangat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chabriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control, Electronics, Renewable Energy and Communications - ICCEREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bandung, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHAeTON - Prévision du Potentiel solaire et éolien à Haute résolution spAtiale et Temporelle pour le dimensionnement et la gestion de micro-réseaux autONomes avec stockage hydrogène (AAPG2021 de l'ANR - préproposition soumise, non retenue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylenia Curci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of SOFC Interconnect Design Using Multiphysic Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshine Zahid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Synposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05557997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grondin Erwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grondin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Tang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Francois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heracles Polatidis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segy.2024.100171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Brunel Zozime Tsiatsipy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.05.190" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328998v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Vakalis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e19960" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nuwer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Russeil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-023-03693-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Roche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119093" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice K/bidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Damour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119549" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676371v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Riou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupriez-Robin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Loup" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154466" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03442129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Damour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061628" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02987991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabriat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2020.122010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grondin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ozil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chabriat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grondin-Perez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2012.06.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CKTH3SH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.01.096" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8TG8VB0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNX9WNZ8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202289v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Brisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Zahid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ozil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-0030-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B513377340D2F64A3CC3FDD03BCCC96C1DAB8D91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365510v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80146-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech55446.2023.10202824" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04215011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powertech55446.2023.10202824" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatille Nkunzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676374v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Riou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dupriez-Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grondin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Loup" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Riou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Quoc Tran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech46648.2021.9495051" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867767v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546724v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gangat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Issoufaly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Coquillas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867785v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01994072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Gangat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquillas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04565410v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylenia Curci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715453v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshine Zahid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05557997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grondin Erwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grondin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Tang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127778v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barney" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Francois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heracles Polatidis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segy.2024.100171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Brunel Zozime Tsiatsipy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kadjo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.05.190" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328998v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Vakalis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e19960" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04568904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nuwer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Russeil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-023-03693-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Roche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119093" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice K/bidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Damour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119549" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676371v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Riou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupriez-Robin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Loup" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14154466" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03442129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Damour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061628" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02987991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grondin-Perez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabriat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2020.122010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grondin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ozil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chabriat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grondin-Perez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2012.06.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CKTH3SH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.01.096" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8TG8VB0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNX9WNZ8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202289v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Brisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Zahid" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ozil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-0030-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B513377340D2F64A3CC3FDD03BCCC96C1DAB8D91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365510v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-7946(08)80146-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech55446.2023.10202824" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04215011v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powertech55446.2023.10202824" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatille Nkunzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676374v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Riou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dupriez-Robin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grondin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Le Loup" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Riou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Quoc Tran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech46648.2021.9495051" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867767v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546724v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gangat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Issoufaly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Coquillas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867785v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131076v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01994072v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Gangat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquillas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04565410v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylenia Curci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715453v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshine Zahid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>