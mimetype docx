--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -619,8449 +619,8449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02119190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Assessing tail risk for nonlinear dependence of MSCI sector indices: A copula three-stage approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Rivieccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.frl.2018.10.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01917629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICO : la nouvelle façon d lever des fonds sans contrainte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Banque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 817, pp.60-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01906259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Digital World: II - Alternatives to the Bitcoin Blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152, pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01906522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Credit Risk Analysis Using Machine and Deep Learning Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Martey Addo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hassani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Computational Methods for Risk Management in Economics and Finance, 6 (2), pp.38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/risks6020038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01835164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Digital World: II - Alternatives to the Bitcoin Blockchain</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulatory learning: How to supervise machine learning models? An application to credit scoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Finance and Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (3), pp.157-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfds.2018.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01835213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing for leverage effects in the returns of US equities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ielpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanjarivo Lalaharison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Empirical Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.290-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jempfin.2018.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01917590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">More accurate measurement for enhanced controls: VaR vs ES?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand K. Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54, pp.152-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intfin.2017.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01917569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Digital World: I - Bitcoin: from history to real life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 152, pp.1-6</w:t>
+              <w:t xml:space="preserve">, 2018, 151, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01906518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring risks in the tail: The extreme VaR and its confidence interval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kehan Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Finance and Data Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfds.2018.04.001⟩</w:t>
+              <w:t xml:space="preserve">Risk and Decision Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Risk and Decision Analysis, 6 (3), pp.213 - 224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/RDA-170128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Hanjarivo Lalaharison</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01592736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blockchain publique et contrats intelligents. Ethéreum : possibilités et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Empirical Finance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Banque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 814, pp.60-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Bertrand K. Hassani</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01906243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bitcoin and the challenges for financial regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Sotiropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Capital Markets Law Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), pp.466-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cmlj/kmx037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01899495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blockchain publique vs Blockchain privée : enjeux et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Banque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 810, pp.80-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01906189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wavelet shrinkage of a noisy dynamical system with non-linear noise impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 325, pp.126-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2016.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical properties of the seasonal fractionally integrated separable spatial autoregressive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Ousmane Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Kâ Diongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrika Statistika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.901-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16929/as/2016.901.82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rank-based Approach to Cross-Sectional Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Billio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00646073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which is the best model for the US inflation rate: a structural changes model or a long memory process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanouar Charfeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00645841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic factor analysis of carbon allowances prices: From classic Arbitrage pricing Theory to Switching Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius-Cristian Frunza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Lassoudière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Financial Markets and derivative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00646211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probability density of the empirical wavelet coefficients of a noisy chaos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 276, pp.28-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2014.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternative modeling for long term risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantitative Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (12), pp.2237-2253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14697688.2013.835860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turning point chronology for the euro area: A distance plot approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Martey Addo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Billio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OECD Journal: Journal of Business Cycle Measurement and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1787/19952899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The univariate MT-STAR model and a new linearity and unit root test procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Martey Addo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Billio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.4-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2013.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Option pricing with discrete time jump processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ielpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanjarivo Lalaharison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (12), pp.2417-2445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2013.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using a time series approach to correct serial correlation in operational risk capital calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Operational Risk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multivariate VaRs for operational risk capital computation: a vine structure approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Risk Assessment and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (2), pp.148-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJRAM.2013.057104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00645778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of Regime Switching Models for Real-Time Business Cycle Analysis of the Euro Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Billio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Luigi Mazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (72, numéro spécial "Modes de gestion des restructurations"), pp.577-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/for.2260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear dynamics and recurrence plots for detecting financial crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Martey Addo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Billio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">North American Journal of Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp.416-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.najef.2013.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An omnibus test to detect time-heterogeneity in time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (3), pp.1225-1239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00180-012-0356-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00759093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaks or long memory behavior: An empirical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanouar Charfeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 391 (22), pp.5712-5726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2012.06.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extreme values of random or chaotic discretization steps and connected networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (119), pp.5901-5926</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00750231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Necessity of Five Risk Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne Tarrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (4), pp.533-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10436-012-0205-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Option Pricing for GARCH-type Models with Generalized Hyperbolic Innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ielpo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantitative Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (7), pp.1079-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14697688.2010.493180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Operational risk : A Basel II++ step before Basel III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of risk management in financial institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (13), pp.37 - 53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An efficient threshold choice for operational risk capital computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Operational Risk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (4), pp.3 - 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00790217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pricing alternatives in incomplete markets. An application for carbon allowances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius-Cristian Frunza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Proceedings of Economics Development and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.200-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00755502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portfolio Symmetry and Momentum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Billio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 214 (3), pp.759-767</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00645814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cross-Sectional Score for the Relative Performance of an Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Billio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review of Applied Financial Issues and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (4), pp.700-710</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00646070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missing trader fraud on the emissions market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius-Cristian Frunza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Financial Crime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (2), pp.25-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00646205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An econometric Study for Vine Copulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Maugis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (5), pp.2-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00645799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing Fractional Order of Long Memory Processes: A Monte Carlo Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiping Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (9), pp.795-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610911003646381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forecasting Strategies for Carbon Allowances Prices: From Classic Arbitrage Pricing Theory to Switching Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius-Cristian Frunza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Lassoudière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review of Applied Financial Issues and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (3), pp.576-596</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00645890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BL-GARCH model with elliptical distributed innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Kâ Diongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney C. Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 80 (7), pp.775-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00949650902773577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Short Note on the Nowcasting and the Forecasting of Euro-area GDP Using Non-Parametric Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rakotomarolahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (1), pp.508-518</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00460472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martingalized Historical approach for Option Pricing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ielpo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.24-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.frl.2009.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00437927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note on new prospects on vines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Maugis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insurance Markets and Companies : Analyses and Actuarial Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (1), pp.15-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00471362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of noise filtering on predictions: on the routes of chaos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brussels Economic Review </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (2), pp.255-272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00645851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GDP nowcasting with ragged-edge data: a semi-parametric modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rakotomarolahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (1-2), pp.186-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/for.1159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00460461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Change analysis of a dynamic copula for measuring dependence in multivariate financial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantitative Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (4), pp.421-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14697680902933041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A modified Panjer algorithm for operational risk capital calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Operational Risk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (4), pp.53-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00443846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the Importance of the Duration and Size of the Variations of Fed's Target Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ielpo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Monetary Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (3-4), pp.44-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forecasting VaR and Expected Shortfall using Dynamical Systems: A Risk Management Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in finance and economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (1), pp.26-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00375765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pricing bivariate option under GARCH-GH model with dynamic copula: application for Chinese market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (7-8), pp.777-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13518470902895344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaos in Economics and Finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (1), pp.89-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2009.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00375713v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forecasting electricity spot market prices with a k-factor GIGARCH process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Kâ Diongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86 (4), pp.505-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2008.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00307606v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forecasting chaotic systems: The role of local Lyapunov exponents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (5), pp.2401-2404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2008.09.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00431726v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Further evidence on the impact of economic news on interest rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ielpo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in finance and economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (2), pp.1-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexible time series models for subjective distribution estimation with monetary policy in view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ielpo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brussels Economic Review </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (1), pp.79-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pricing bivariate option under GARCH processes with time-varying copula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (3), pp.1095-1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.insmatheco.2008.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00286054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changing-regime volatility: A fractionally integrated SETAR model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dufrenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peguin-Feissolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Financial Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (7), pp.519-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09603100600993778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00185369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business surveys modelling with Seasonal-Cyclical Long Memory models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (29), pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of k-Factor Gigarch Process: A Monte Carlo Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diongue Abdou Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (10), pp.2037-2049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610910802304994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00375758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is it possible to discriminate between different switching regressions models? An empirical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanouar Charfeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Euro-Mediterranean Economics and Finance Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (4), pp.54-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La persistance dans les marchés financiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banque &amp; Marchés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90, pp.34 - 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Stationary Seasonal Hyperbolic Asymmetric Power ARCH model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Kâ Diongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 77 (11), pp.1158-1164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2007.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedging tranches index products : illustration of model dependency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Houdain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Icfai Journal of derivatives markets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.39 - 61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the use of nearest neighbors in finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26, pp.67-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00180858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How can we define the concept of long memory ? An econometric survey,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Econometric Reviews,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (2), pp.113 - 149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tail behavior of a threshold autoregressive stochastic volatility model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extremes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7, pp.369 - 377</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-period conditional distribution functions for heteroscedastic models with applications to VaR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Brummelhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42 (2), pp.35-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of the Industrial Business Cycle using SETAR models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Business Cycle Measurement and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, pp.353-371</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-memory dynamics in a SETAR model - Applications to stock markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dufrénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peguin-Feissolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 54, pp.152-165. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intfin.2017.06.002⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 15, pp.391 - 406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intfin.2004.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guegan</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction in Chaotic Time series : Methods and Comparisons with an application to financial intra day data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 151, pp.1-6</w:t>
+              <w:t xml:space="preserve">European Journal of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11, pp.137 - 150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Giorgia Rivieccio</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00180862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De-noising with wavelets method in chaotic time series: application in climatology, energy and finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kebira Hoummyia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5848, pp.174 - 185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...935 lines deleted...]
-                <w:t xml:space="preserve">Xin Zhao</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00180873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empirical Estimation of Tail Dependence Using Copulas. Application to Asian Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (12), pp.2237-2253. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 5, pp.489 - 501</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Monica Billio</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00180865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling squared returns using a SETAR model with long-memory dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dufrénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peguin-Feissolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86, pp.237-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econlet.2004.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotic Behavior for the Extreme Values of a Linear Regression Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">African Diaspora Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15, pp.59 - 67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating parameters for a k-GIGARCH process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Kâ Diongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 339, pp.435 - 440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extreme Distribution of a Generalized Stochastic Volatility Model,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South African Journal of Statistics,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37, pp.127 - 148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A prospective study of the k-factor Gegenbauer processes with heteroscedastic errors and an application to inflation rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, XVII (1), pp.165 - 197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelization and Nonparametric estimation for a dynamical system with noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bosq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6, pp.267 - 290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extreme values of particular nonlinear processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. Ladoucette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C.R.A.S.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 335, pp.73 - 78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is the best approach to measure the interdependence between different markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. Ladoucette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NER Banque de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 94, pp.1 - 64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of Chaotic Time Series in the Presence of Measurement Error: the Importance of Initial Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Tschernig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (3), pp.277-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1016608506110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00194303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-mixing properties of long memory processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. Ladoucette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 333 (4), pp.373-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4442(01)02052-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00193651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forecasting with k-factor Gegenbauer Processes: Theory and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20 (8), pp.581 - 601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/for.815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00193667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Memory Behavior for Simulated Chaotic Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, E84-A (9), pp.2145-2154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00193644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Model: The k-Factor GIGARCH Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 4 (3), pp.265-271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00199207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse d'intervention et prévisions. problématique et application à des données de la RATP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 48 (2), pp.55-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00194345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical estimation of the Embedding Dimension of a dynamical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Léorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (4), pp.645 - 656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127499000456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00194421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparison of techniques of estimation in long-memory processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Bisaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 76, pp.4-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2013.12.009⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 27 (1), pp.61-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-9473(97)00045-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...783 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Peretti</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00194462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determinating Lyapunov exponents in deterministic dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Léorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 28 (3), pp.1225-1239. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1997, 12 (1), pp.93-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...2089 lines deleted...]
-                <w:t xml:space="preserve">Jing Zhang</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consistent estimation to determine the embedding dimension in financial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Léorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 15 (7-8), pp.777-795. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13518470902895344⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 3 (3), pp.231 - 242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/135184797337453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Justin Leroux</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00194487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puissance du test du multiplicateur de Lagrange pour certains modèles bilinéaires sous diagonaux d'ordre deux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wandji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 322, pp.179-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...983 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guegan</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00199592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power of the Lagrange multiplier test for certain subdiagonal bilinear models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ngatchou Wandji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 77 (11), pp.1158-1164. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spl.2007.02.007⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 29 (3), pp.201-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0167-7152(95)00174-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...1212 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00199314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonparametric estimation of the chaotic function and the invariant measure of a dynamical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...1422 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9715,234 +9715,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fintech and Blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reading seminars 2018-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Ca Foscari, Apr 2019, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02129853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Risks and Blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Symposium on Entrepreneurship, Blockchain and Crypto-Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UTC Tunis, Apr 2019, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02129864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Data, Artificial Intelligence and Blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big Data, Artificial Intelligence and Blockchain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Saint-Louis du Sénégal, Mar 2019, Sénégal, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02137851v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02129853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operational risk in blockchain payments</w:t>
               </w:r>
@@ -10660,273 +10660,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01905479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regulatory Learning: Credit Scoring Application of Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand K. Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DMBD 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Fukuoka, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01905489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impact of multimodality of distributions on VaR and ES calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand K. Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kehan Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International conference of the ERCIM WG on Computational and Methodological Statistics (CMStatistics 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Senate House - Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01899548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bitcoin and the challenge for regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vietnam Symposium in Banking and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Ho Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01897056v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01905489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial Regulation: More Accurate Measurements for Control Enhancements and the Capture of the Intrinsic Uncertainty of the VaR</w:t>
               </w:r>
@@ -11322,51 +11322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Kâ Diongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probabilistic methods applied to power systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, United States. pp.1 - 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11385,217 +11385,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00188533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparison of several methods to predict chaotic time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badel Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Munich, Germany. pp.3793 - 3797</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00375658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">prediction in chaotic time series: methods and comparisons using simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercier Ludovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International ECASP Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Prague, Czech Republic. pp.215 - 218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00375663v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-00375658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11626,51 +11626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand K. Hassani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. 215 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11785,77 +11785,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A time series approach to option pricing: Models, Methods and Empirical Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ielpo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12098,247 +12098,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distorsion Risk Measure or the Transformation of Unimodal Distributions into Multimodal Functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Stress Testing Engineering: The Real Risk Measurement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hassani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Bensoussan, Dominique Guégan et Charles S. Tapiero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Perspectives in Risk Models and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.71-88, 2015, 978-3-319-07523-5. </w:t>
+              <w:t xml:space="preserve">, Springer, pp.89-124, 2015, 978-3-319-07523-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07524-2_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07524-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310467v1</w:t>
+                <w:t xml:space="preserve">hal-01310469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Testing Engineering: The Real Risk Measurement?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Distorsion Risk Measure or the Transformation of Unimodal Distributions into Multimodal Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hassani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Bensoussan, Dominique Guégan et Charles S. Tapiero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Perspectives in Risk Models and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.89-124, 2015, 978-3-319-07523-5. </w:t>
+              <w:t xml:space="preserve">, Springer, pp.71-88, 2015, 978-3-319-07523-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07524-2_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07524-2_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310469v1</w:t>
+                <w:t xml:space="preserve">hal-01310467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Dynamics and Wavelets for Business Cycle Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Martey Addo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Billio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12465,186 +12465,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contagion Between the Financial Sphere and the Real Economy. Parametric and non Parametric Tools: A Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Kyrtsou, Costas Vorlow. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in financial market research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NOVA publishers, pp.233-254, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00185373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Predicting chaos with Lyapunov exponents: zero plays no role in forecasting chaotic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Tielo-Cuantle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech Publishers, 25-38 (chapitre 2), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00644500v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00185373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value at Risk Computation in a Non-Stationary Setting</w:t>
               </w:r>
@@ -12716,51 +12716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative methods for forecasting GDP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rakotomarolahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Barnett, F. Jawady. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Modeling of Economic and Financial Time-Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emerald Publishers, Chapiter 5 (29 p.), 2010, Series International Symposia in Economic Theory and Econometrics - n°21</w:t>
@@ -12948,51 +12948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Lyapunov Exponents: A new way to predict chaotic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christos H. Skiadas, Ioannis Dimotikalis, Charilaos Skiadas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics on Chaotic Systems: Selected papers from CHAOS 2008, International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific Publishing, pp.158-185, 2009</w:t>
@@ -13519,50 +13519,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00201321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Some remarks on the statistical modelling of chaotic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alistair I. Mees. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Dynamics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Birkhäuser Boston, 400 - Chapitre 5, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparison of parameter estimation methods in cyclical long memory time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13575,130 +13648,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian L. Dunis, Allan Timmermann, John E. Moody. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Forecast Combination and Portfolio Choice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.330, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00196426v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00196432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting financial time series with generalized long memory processes</w:t>
               </w:r>
@@ -13764,50 +13764,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00199126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Non parametric forecasting techniques for mixing chaotic time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ales Prochazka, N.G. Kingsbury, P.J.W. Payner, J. Uhlir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signal Analysis and Prediction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Birkhäuser Boston, chapter 25, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00199145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stochastic or chaotic dynamics in high frequency financial data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13820,212 +13906,126 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian L. Dunis, Bin Zhou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Modelling of High Frequency Financial Time Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, chapter 5, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00199167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Recent Developments in Non Linear Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti del Convegno in Honore di Oliviero Lessi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universita degli Studi di padova, pp.17-38, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00375667v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00199145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric Methods for Time Series and Dynamical Systems</w:t>
               </w:r>
@@ -14320,8595 +14320,8595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02900929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Initial Crypto-asset Offerings (ICOs), tokenization and corporate governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02079171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crypto assets: the role of ICO tokens within a well-diversified portfolio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saman Adhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02353656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence, Data, Ethics: An Holistic Approach for Risks and Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bogroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02181597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The other side of the Coin: Risks of the Libra Blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02325808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Digital World: II – Alternatives to the Bitcoin Blockchain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01832002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Digital World: I - Bitcoin: from history to real live</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guegan</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01822962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the Bitcoin Rush Over?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Cristian Frunza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01822992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel multivariate risk measure: the Kendall VaR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01467857v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Credit Risk Analysis using Machine and Deep Learning models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Martey Addo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01719983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ICO la nouvelle façon de lever des fonds sans contrainte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01719901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Probative Value for Authentication Use Case Blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hénot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01896540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonparametric forecasting of multivariate probability density functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Iacopini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1803.06823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01821815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the parameters estimation of the Seasonal FISSAR Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Ousmane Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Kâ Diongue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01832115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-stage estimation method for non-linear multiple time-series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Giovanni de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Rivieccio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variable selection and forecasting via automated methods for linear models: LASSO/adaLASSO and Autometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Epprecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Correa da Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00917797v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing for Leverage Effects in the Returns of US Equities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ielpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanjarivo Lalaharison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00973922v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blockchain Publique versus Blockchain Privée : Enjeux et Limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An alternative class of distortion operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kehan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01543251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public Blockchain versus Private blockhain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01524440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulatory Learning: how to supervise machine learning models? An application to credit scoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01592168v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of multimodality of distributions on VaR and ES calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kehan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01491990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring risks in the extreme tail: The extreme VaR and its confidence interval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kehan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01317391v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multivariate Reflection Symmetry of Copula Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Billio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Frattarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01592147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blockchain publique et contrats intelligents (Smart Contrats). Les possibilités ouvertes par Ethéreum... et ses limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining risk measures to overcome their limitations - spectrum representation of the sub-additivity issue, distortion requirement and added-value of the Spatial VaR solution: An application to Regulatory Requirement for Financial Institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand K. Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01391103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note on a new Seasonal Fractionally Integrated Separable Spatial Autoregressive Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Ousmane Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Kâ Diongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01278126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">More Accurate Measurement for Enhanced Controls: VaR vs ES?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01281940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty in historical Value-at-Risk: an alternative quantile-based risk measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand K. Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kehan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01277880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk Measures At Risk- Are we missing the point? Discussions around sub-additivity and distortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand K. Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01318093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal wavelet shrinkage of a noisy dynamical system with non-linear noise impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01244239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk or Regulatory Capital? Bringing distributions back in the foreground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01169268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Spectral Stress VaR (SSVaR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand K. Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kehan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01169537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distortion Risk Measures or the Transformation of Unimodal Distributions into Multimodal Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stress Testing Engineering: the real risk measurement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00951593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear Dynamics and Recurrence Plots for Detecting Financial Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peter Martey Addo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Billio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00803450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerging Countries Sovereign Rating Adjustment using Market Information: Impact on Financial Institutions Investment Decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hassani</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00820839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using a time series approach to correct serial correlation in operational risk capital calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A novel multivariate risk measure: the Kendall VaR</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00771387v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turning point chronology for the Euro-Zone: A Distance Plot Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Martey Addo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Billio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00803457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empirical Projected Copula Process and Conditional Independence An Extended Version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Frattarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00881185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding Exchange Rates Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Martey Addo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Billio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00803447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probability density of the wavelet coefficients of a noisy chaos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multivariate VaRs for Operational Risk Capital Computation: a Vine Structure Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hassani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587706v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternative Methodology for Turning-Point Detection in Business Cycle : A Wavelet Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Martey Addo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Billio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00694420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aggregation of Market Risks using Pair-Copulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Jouad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00706689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Option pricing with discrete time jump processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ielpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanjarivo Lalaharison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611706v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross-Sectional Analysis through Rank-based Dynamic Portfolios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Billio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00707430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A theoretical framework for trading experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Soumare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørgen Vitting Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00768898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extreme values of random or chaotic discretization steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternative Modeling for Long Term Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00694449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison of Several Estimation Procedures for Long Term Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiping Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beijia Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Operational risk: A Basel II++ step before Basel III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00639484v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mathematical resurgence of risk management: an extreme modeling of expert opinions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00639666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A test for a new modelling : The Univariate MT-STAR Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Martey Addo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Billio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00659158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viewing Risk Measures as information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne Tarrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00639489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Omnibus Test to Detect Time-Heterogeneity in Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00560221v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tests of structural changes in conditional distributions with unknown changepoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An efficient threshold choice for operational risk capital computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00544342v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing unit roots and long range dependence of foreign exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiping Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00505117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Performance Measure of Zero-Dollar Long/Short Equally Weighted Portfolios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Billio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic factor analysis of carbon allowances prices: From classic Arbitrage Pricing Theory to Switching Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius-Cristian Frunza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Lassoudière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00505145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Likelihood-Related Estimation Methods and Non-Gaussian GARCH Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ielpo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00523371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternative methods for forecasting GDP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rakotomarolahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00505165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the necessity of five risk measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne Tarrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00460901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical evidence of tax fraud on the carbon allowances market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius-Cristian Frunza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Lassoudière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00523458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Prospects on Vines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Maugis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00348884v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk Assessment for a Structured Product Specific to the CO2 Emission Permits Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius-Cristian Frunza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00504209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A short note on the nowcasting and the forecasting of Euro-area GDP using non-parametric techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rakotomarolahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00461711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predicting chaos with Lyapunov exponents: Zero plays no role in forecasting chaotic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00462454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Option pricing for GARCH-type models with generalized hyperbolic innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ielpo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00469529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Note on fair Value and Illiquid Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafic Merhy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00460856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A short note on option pricing with Lévy Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanjarivo Lalaharison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00542475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Econometric Study of Vine Copulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Maugis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derivative Pricing and Hedging on Carbon Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius-Cristian Frunza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00461474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missing trader fraud on the emissions market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius-Cristian Frunza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00523512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cross-Sectional Performance Measure for Portfolio Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Billio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00523466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Multivariate k-Nearest Neighbor Model for Dependent Variables : One-Sided Estimation and Forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rakotomarolahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423871v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GDP nowcasting with ragged-edge data : A semi-parametric modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rakotomarolahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00344839v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaos in economics and finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00187885v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of Nonlinear time-series models for real-time business cycle analysis of the Euro area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Billio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Luigi Mazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wavelet Method for Locally Stationary Seasonal Long Memory Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiping Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00375531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portfolio Symmetry and Momentum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Billio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00363383v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martingalized Historical approach for Option Pricing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ielpo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00376756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaks or Long Memory Behaviour: An empirical Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanouar Charfeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00377485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new algorithm for the loss distribution function with applications to Operational Risk Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00384398v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An economic view of carbon allowances market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius-Cristian Frunza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00390676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing fractional order of long memory processes : a Monte Carlo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiping Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00259193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forecasting chaotic systems : the role of local Lyapunov exponents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00259238v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Analysis of the Insurance Linked Securities Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gatumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00320378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-stationarity and meta-distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Option Pricing under GARCH models with Generalized Hyperbolic distribution (II) : Data and Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ielpo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pricing bivariate option under GARCH processes with time-varying copula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00259242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of noise filtering on predictions : on the routes of chaos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00235448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an understanding approach of the insurance linked securities market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gatumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00235354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Option Pricing under GARCH models with Generalized Hyperbolic innovations (I) : Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ielpo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00281585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The k-factor Gegenbauer asymmetric Power GARCH approach for modelling electricity spot price dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Kâ Diongue</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...72 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00259225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exact Maximum Likelihood estimation for the BL-GARCH model under elliptical distributed innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Kâ Diongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney C. Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business surveys modelling with Seasonal-Cyclical Long Memory models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00277379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of k-factor GIGARCH process : a Monte Carlo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Kâ Diongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00235179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which is the best model for the US inflation rate: a structural changes model or a long memory process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanouar Charfeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Further evidence on the impact of economic news on interest rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ielpo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pricing bivariate option under GARCH-GH model with dynamic copula : application for Chinese market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global and local stationary modelling in finance: theory and empirical evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00187875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A note on self-similarity for discrete time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiping Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00187910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexible time series models for subjective distribution estimation with monetary policy in view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ielpo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forecasting electricity spot market prices with a k-factor GIGARCH process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Kâ Diongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188264v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Change analysis of dynamic copula for measuring dependence in multivariate financial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189141v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dependence modelling of the joint extremes in a portfolio using Archimedean copulas: application to MSCI indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A. Ladoucette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regime switching model: real or spurious long memory?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rioublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...6842 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Rioublanc</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00189208v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00189214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les séries chronologiques avec S-Plus : une approche paramétrique,</w:t>
               </w:r>
@@ -22995,295 +22995,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Viewing Risk Measures as information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne Tarrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An Omnibus Test to Detect Time-Heterogeneity in Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00721327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Wayne Tarrant</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaks or long memory behaviour : an empirical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanouar Charfeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00722032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing-regime volatility : A fractionally integrated SETAR model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Peguin-Feissolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dufrénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23404,51 +23404,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="748F3498"/>
+    <w:nsid w:val="E176F214"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23635,51 +23635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-guegan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4214-1429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026905809" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000029418727" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Billio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Frattarolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;gan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14010097" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2020.101494" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250269v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevallier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goutte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forecast3020024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guegan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;not" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42521-019-00003-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martey Addo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hassani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks6020038" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906522v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfds.2018.04.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chorro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ielpo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjarivo Lalaharison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jempfin.2018.07.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand K. Hassani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2017.06.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917629v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Luca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Rivieccio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2018.10.018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6K4Z63Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899495v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Sotiropoulou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cmlj/kmx037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehan Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RDA-170128" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906189v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garcin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2016.03.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ousmane Ciss&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou K&#226; Diongue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16929/as/2016.901.82" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646073v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cal&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanouar Charfeddine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius-Cristian Frunza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lassoudi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2013.835860" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310518v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.12.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8656895-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310533v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/19952899" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2014.03.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645778v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRAM.2013.057104" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2013.07.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HLM75S1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luigi Mazzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/for.2260" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2JLFM0T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964975v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.najef.2013.02.014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7LBH5LS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Peretti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-012-0356-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-237B6D7B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Tarrant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10436-012-0205-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511965v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2010.493180" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314013v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2012.06.036" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLS8H98H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750231v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646205v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thiebaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645799v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Maugis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790217v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Lu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610911003646381" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645890v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney C. Wolff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949650902773577" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471362v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645851v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rakotomarolahy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/for.1159" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368334v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697680902933041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437927v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2009.11.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375713v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2009.01.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00307606v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vignal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2008.07.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368336v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13518470902895344" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431726v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Leroux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2008.09.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439820v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443846v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375765v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caillault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368356v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286054v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2008.02.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufrenot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peguin-Feissolle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603100600993778" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283710v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368358v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375758v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diongue Abdou Ka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610910802304994" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179269v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179275v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2007.02.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179325v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houdain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188530v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diop" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179336v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Brummelhuis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201309v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180862v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mercier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179339v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufr&#233;not" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2004.09.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179343v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180858v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180873v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kebira Hoummyia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180865v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179285v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2004.07.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188532v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188531v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201315v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosq" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201314v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188535v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201333v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. Ladoucette" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201320v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193667v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/for.815" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193644v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194303v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Tschernig" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016608506110" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HPZNHS01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193651v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(01)02052-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGJBMGRV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199207v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194345v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boscq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;orat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127499000456" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194462v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Bisaglia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9473(97)00045-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08TC103L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194487v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/135184797337453" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196413v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delecroix" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199314v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ngatchou Wandji" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-7152(95)00174-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRT4VCQ8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199592v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wandji" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199345v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-7152(94)00223-U" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRHF7CF9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199350v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Tuan Pham" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-7152(94)00023-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBP4F2PS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199490v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Diebolt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199526v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199498v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664650v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664801v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199596v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129864v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137851v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129853v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125743v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125682v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125631v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889154v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896907v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kruse-Becher Robin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Mettenheim, Von" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wegener Christoph" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897052v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897035v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bl&#233;mus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917661v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905479v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Cristian Frunza" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav Haliplii" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899548v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897056v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905489v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906496v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906485v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646829v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646182v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185370v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188533v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375663v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier Ludovic" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375658v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badel Emmanuelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119256v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310459v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bensoussan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S. Tapiero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07524-2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015308v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180849v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375652v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196420v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310467v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07524-2_2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310469v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07524-2_3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310513v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07061-2_4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755507v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644500v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185373v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511995v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511979v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375376v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375378v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511996v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755510v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646178v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265708v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185372v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201323v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Collet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201321v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196426v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196432v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199126v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199167v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375667v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199145v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199178v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199187v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500906v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Fermanian" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900929v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181597v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bogroff" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325808v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Abraham" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353656v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Adhami" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079171v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822962v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719983v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822992v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467857v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719901v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896540v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832115v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821815v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Iacopini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1803.06823" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832002v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524440v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673321v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543251v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973922v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917797v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Epprecht" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Veiga" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Correa da Rosa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592168v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592147v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673329v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317391v3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491990v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439860v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281940v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277880v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278126v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318093v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391103v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169537v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169268v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244239v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969242v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951593v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771387v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881185v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803457v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803447v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800997v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820839v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803450v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694420v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707430v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768898v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Soumare" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Vitting Andersen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bouchard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Elkaim" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706689v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Jouad" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611706v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706825v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673934v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beijia Zhu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694449v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587706v3" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639489v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659158v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560221v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611932v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639666v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639484v3" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348884v3" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461711v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462454v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469529v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504209v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523371v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505165v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523458v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505145v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460901v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460856v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic Merhy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542475v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492124v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461474v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523466v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523512v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476038v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544342v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505117v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187885v2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423890v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375531v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344839v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363383v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377485v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376756v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384398v2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390676v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423871v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320378v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gatumel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270708v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259242v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00235448v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308687v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259238v2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281585v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00235354v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259225v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00235179v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277379v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270719v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259193v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188309v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188331v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188248v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187910v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187875v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188247v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188264v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189141v2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189208v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rioublanc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189214v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201328v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721327v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721350v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722032v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410540v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-guegan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4214-1429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026905809" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000029418727" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Billio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Frattarolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;gan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14010097" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2020.101494" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04250269v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chevallier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goutte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/forecast3020024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guegan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;not" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42521-019-00003-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917629v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Luca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Rivieccio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2018.10.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6K4Z63Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835164v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Martey Addo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hassani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks6020038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfds.2018.04.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chorro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ielpo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjarivo Lalaharison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jempfin.2018.07.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand K. Hassani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2017.06.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehan Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RDA-170128" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899495v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Sotiropoulou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cmlj/kmx037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906189v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Garcin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2016.03.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ousmane Ciss&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou K&#226; Diongue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16929/as/2016.901.82" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646073v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cal&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanouar Charfeddine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius-Cristian Frunza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lassoudi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2014.03.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964956v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2013.835860" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/19952899" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310518v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.12.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8656895-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964950v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2013.07.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HLM75S1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645778v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRAM.2013.057104" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferrara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luigi Mazzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/for.2260" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2JLFM0T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964975v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.najef.2013.02.014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7LBH5LS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Peretti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-012-0356-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-237B6D7B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2012.06.036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLS8H98H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721339v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Tarrant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10436-012-0205-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511965v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2010.493180" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755502v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645814v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646070v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thiebaut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645799v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Maugis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Lu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610911003646381" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645890v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney C. Wolff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949650902773577" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460472v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rakotomarolahy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437927v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2009.11.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460461v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/for.1159" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368334v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697680902933041" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443846v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439813v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375765v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caillault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368336v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13518470902895344" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375713v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2009.01.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00307606v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vignal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2008.07.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431726v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Leroux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2008.09.017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439820v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368356v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286054v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2008.02.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufrenot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peguin-Feissolle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603100600993778" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283710v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375758v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diongue Abdou Ka" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610910802304994" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368358v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179269v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179275v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2007.02.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179325v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Houdain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179343v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diop" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179336v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Brummelhuis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201309v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179339v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufr&#233;not" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2004.09.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180862v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mercier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180873v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kebira Hoummyia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180865v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179285v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2004.07.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188532v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188531v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188535v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201314v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201315v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201320v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. Ladoucette" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201333v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194303v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Tschernig" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016608506110" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HPZNHS01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193651v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(01)02052-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGJBMGRV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193667v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/for.815" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193644v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199207v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194345v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boscq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;orat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127499000456" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194462v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Bisaglia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9473(97)00045-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08TC103L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196413v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delecroix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194487v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/135184797337453" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199592v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wandji" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199314v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ngatchou Wandji" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-7152(95)00174-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRT4VCQ8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199345v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-7152(94)00223-U" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRHF7CF9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199350v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Tuan Pham" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-7152(94)00023-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBP4F2PS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199490v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Diebolt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199526v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199498v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664650v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664801v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199596v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129853v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129864v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137851v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125743v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125682v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125631v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889154v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896907v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kruse-Becher Robin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Mettenheim, Von" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wegener Christoph" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897052v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897035v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bl&#233;mus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917661v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905479v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Cristian Frunza" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav Haliplii" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905489v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899548v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897056v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906496v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906485v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646829v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646182v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185370v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188533v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375658v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badel Emmanuelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375663v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier Ludovic" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119256v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310459v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bensoussan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S. Tapiero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07524-2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015308v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180849v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375652v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196420v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310469v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07524-2_3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310467v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07524-2_2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310513v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07061-2_4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755507v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185373v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644500v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511995v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511979v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375376v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375378v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511996v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755510v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646178v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265708v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185372v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201323v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Collet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201321v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196432v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196426v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199126v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199145v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199167v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375667v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199178v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199187v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500906v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Fermanian" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900929v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079171v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353656v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Adhami" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181597v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bogroff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02325808v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Abraham" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832002v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822962v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822992v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467857v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719983v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719901v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896540v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821815v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Iacopini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1803.06823" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832115v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439860v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917797v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Epprecht" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Veiga" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Correa da Rosa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973922v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673321v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543251v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524440v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592168v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491990v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317391v3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592147v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673329v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391103v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278126v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281940v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277880v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318093v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244239v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169268v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169537v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969242v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951593v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803450v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820839v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771387v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803457v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881185v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803447v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800997v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587706v3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694420v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706689v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Jouad" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611706v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707430v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768898v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Soumare" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Vitting Andersen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bouchard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Elkaim" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706825v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694449v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673934v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beijia Zhu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639484v3" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639666v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659158v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639489v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560221v2" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611932v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544342v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505117v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476038v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505145v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523371v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505165v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460901v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523458v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348884v3" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504209v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461711v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462454v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469529v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460856v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafic Merhy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542475v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492124v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461474v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523512v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523466v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423871v2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344839v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187885v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423890v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375531v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363383v2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376756v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377485v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384398v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390676v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259193v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259238v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320378v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gatumel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270708v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308687v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259242v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00235448v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00235354v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281585v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259225v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270719v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277379v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00235179v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188309v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188331v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188248v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187875v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187910v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188247v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188264v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189141v2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189214v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189208v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rioublanc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201328v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721350v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721327v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722032v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410540v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>