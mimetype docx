--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Guérillot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Président de Terra 3E SAS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guérillot a occupé différents postes dans l'industrie pétrolière et gazière : directeur du programme R&D amont chez Saudi Aramco (06-09), consultant réservoir senior pour Petrobras (10-13), responsable de la recherche sur les réservoirs chez Qatar Petroleum (13-15), en visite scientifique à ELF Geoscience Research Centre à Londres U.K. (91-93) et au Comité Exécutif Recherche et Académie, Directeur de la business unit R&D et Directeur de Recherche en Géologie et Géochimie à IFPEN (82-09). Ses principaux domaines techniques de compétences sont les méthodologies et les logiciels de caractérisation des bassins et des réservoirs, et la simulation pour l'exploration et la production, y compris la récupération assistée du pétrole, les non conventionnels et le stockage du CO2. Après un doctorat en mathématiques appliquées, il rejoint l'IFP en 1982 en tant qu'ingénieur de recherche au sein du Dpt Ingénierie des réservoirs. Il a inventé avec l'Ecole des Mines de Paris, Heresim, le premier progiciel intégrant la caractérisation des réservoirs et les simulations d'écoulements en milieu poreux. Il a contribué au ELF Geoscience Research Center à Londres U.K. (91-93), professeur à Texas A&M (depuis 2016). Administrateur de plusieurs filiales de l'IFP (Beicip-Franlab, IFP MEC, etc.).Il a développé de nouvelles orientations pour l'IFP telles que la séquestration du CO2 en initiant le projet européen CASTOR, a modifié son modèle économique pour générer des revenus basés sur les redevances à travers le développement de plusieurs logiciels stratégiques pour l'IFP et a contribué à la création de la filiale de l'IFP Geogreen.Il a créé une Jeune Entreprise Innovante (YIC), Terra 3E, dans le domaine de l'Energie et de l'Environnement : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.Terra3E.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> proposant des plug-ins de Volumétrie, Upscaling, History Matching, Uncertainty assessment et Impression 3DIl a publié plus de 50 articles et brevets complets et avec comité de lecture.Ses recherches actuelles portent sur l'introduction de techniques d'intelligence artificielle dans les simulateurs de réservoir.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckley–Leverett Theory for a Forchheimer–Darcy Multiphase Flow Model with Phase Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abushaikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and computational applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3), pp.60. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mca26030060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Local Equilibrium Model Parameters for Simulation of the Laboratory Foam-Enhanced Oil Recovery Process Using a Commercial Reservoir Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayur Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (36), pp.23437-23449. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.0c03401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Local Equilibrium Model Parameters for Simulation of the Laboratory Foam-Enhanced Oil Recovery Process Using a Commercial Reservoir Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayur Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (36), pp.23437-23449. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.0c03401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Waterflooding Strategy Using Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Petroleum Engineers Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/196643-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion simultanée des données sismiques et des données de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pianelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gallouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55 (3), pp.235-248. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2000016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well Placement Optimization with an Artificial Intelligence Method Applied to Brugge Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Gas &amp; Oil Technology Showcase and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dubai, France. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/198656-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Assessment of Hydrocarbon in Place With Geological Models Satisfying Gravity-Capillary Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Kuwait Oil &amp; Gas Show and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Mishref, Kuwait. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/198099-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxy Model Based on Artificial Intelligence Technique for History Matching - Application to Brugge Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Gas &amp; Oil Technology Showcase and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dubai, France. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/198635-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Waterflooding Strategy Using Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Reservoir Characterisation and Simulation Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/196643-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Reactive Transport Modeling in Heterogeneous Reservoirs with the Dual Mesh Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Europec featured at 79th EAGE Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/185842-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-CUBE Project - Hydrodynamics, Heterogeneity, and Homogeneization in CO2 Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth EAGE CO2 Geological Storage Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The H-Cube Project: Hydrodynamics, Heterogeneity and Homogenization in CO2 storage modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources (CMWR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional simulation of the geometry of fluvio-deltaic reservoirs. SPE 16753.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Annual Technical Conference and Exhibition, 1987, Texas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPE Annual Technical Conference and Exhibition, Dallas, Texas, Reservoir Engineering, 591-599, 1987, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Simulation of the Geometry of Fluvio-Deltaic Reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Annual Technical Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/16753-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Guérillot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Président de Terra 3E SAS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guérillot a occupé différents postes dans l'industrie pétrolière et gazière : directeur du programme R&D amont chez Saudi Aramco (06-09), consultant réservoir senior pour Petrobras (10-13), responsable de la recherche sur les réservoirs chez Qatar Petroleum (13-15), en visite scientifique à ELF Geoscience Research Centre à Londres U.K. (91-93) et au Comité Exécutif Recherche et Académie, Directeur de la business unit R&D et Directeur de Recherche en Géologie et Géochimie à IFPEN (82-09). Ses principaux domaines techniques de compétences sont les méthodologies et les logiciels de caractérisation des bassins et des réservoirs, et la simulation pour l'exploration et la production, y compris la récupération assistée du pétrole, les non conventionnels et le stockage du CO2. Après un doctorat en mathématiques appliquées, il rejoint l'IFP en 1982 en tant qu'ingénieur de recherche au sein du Dpt Ingénierie des réservoirs. Il a inventé avec l'Ecole des Mines de Paris, Heresim, le premier progiciel intégrant la caractérisation des réservoirs et les simulations d'écoulements en milieu poreux. Il a contribué au ELF Geoscience Research Center à Londres U.K. (91-93), professeur à Texas A&M (depuis 2016). Administrateur de plusieurs filiales de l'IFP (Beicip-Franlab, IFP MEC, etc.).Il a développé de nouvelles orientations pour l'IFP telles que la séquestration du CO2 en initiant le projet européen CASTOR, a modifié son modèle économique pour générer des revenus basés sur les redevances à travers le développement de plusieurs logiciels stratégiques pour l'IFP et a contribué à la création de la filiale de l'IFP Geogreen.Il a créé une Jeune Entreprise Innovante (YIC), Terra 3E, dans le domaine de l'Energie et de l'Environnement : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.Terra3E.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> proposant des plug-ins de Volumétrie, Upscaling, History Matching, Uncertainty assessment et Impression 3DIl a publié plus de 50 articles et brevets complets et avec comité de lecture.Ses recherches actuelles portent sur l'introduction de techniques d'intelligence artificielle dans les simulateurs de réservoir.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckley–Leverett Theory for a Forchheimer–Darcy Multiphase Flow Model with Phase Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abushaikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and computational applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3), pp.60. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mca26030060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Local Equilibrium Model Parameters for Simulation of the Laboratory Foam-Enhanced Oil Recovery Process Using a Commercial Reservoir Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayur Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (36), pp.23437-23449. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.0c03401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Local Equilibrium Model Parameters for Simulation of the Laboratory Foam-Enhanced Oil Recovery Process Using a Commercial Reservoir Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayur Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (36), pp.23437-23449. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.0c03401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Waterflooding Strategy Using Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Petroleum Engineers Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/196643-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion simultanée des données sismiques et des données de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pianelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gallouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55 (3), pp.235-248. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2000016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Assessment of Hydrocarbon in Place With Geological Models Satisfying Gravity-Capillary Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Kuwait Oil &amp; Gas Show and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Mishref, Kuwait. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/198099-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well Placement Optimization with an Artificial Intelligence Method Applied to Brugge Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Gas &amp; Oil Technology Showcase and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dubai, France. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/198656-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxy Model Based on Artificial Intelligence Technique for History Matching - Application to Brugge Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Gas &amp; Oil Technology Showcase and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dubai, France. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/198635-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Waterflooding Strategy Using Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Reservoir Characterisation and Simulation Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/196643-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Reactive Transport Modeling in Heterogeneous Reservoirs with the Dual Mesh Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Europec featured at 79th EAGE Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/185842-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-CUBE Project - Hydrodynamics, Heterogeneity, and Homogeneization in CO2 Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth EAGE CO2 Geological Storage Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The H-Cube Project: Hydrodynamics, Heterogeneity and Homogenization in CO2 storage modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources (CMWR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional simulation of the geometry of fluvio-deltaic reservoirs. SPE 16753.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Annual Technical Conference and Exhibition, 1987, Texas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPE Annual Technical Conference and Exhibition, Dallas, Texas, Reservoir Engineering, 591-599, 1987, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Simulation of the Geometry of Fluvio-Deltaic Reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Annual Technical Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/16753-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD10F855"/>
+    <w:nsid w:val="C4440D2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-guerillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.Terra3E.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928795v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abushaikha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kadiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Trabelsi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca26030060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443294v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ding" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyu Cui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jouenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Gharbi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayur Pal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c03401" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970174v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bruyelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/196643-MS" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02054037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pianelo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallou&#235;t" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2000016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/198656-MS" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/198099-MS" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/198635-MS" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/185842-MS" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00942383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guerillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00942370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Matheron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matheron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beucher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Fouquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/16753-MS" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-guerillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.Terra3E.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928795v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abushaikha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kadiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Trabelsi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca26030060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443294v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ding" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyu Cui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jouenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Gharbi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayur Pal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c03401" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970174v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bruyelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/196643-MS" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02054037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pianelo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallou&#235;t" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2000016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/198099-MS" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928808v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/198656-MS" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/198635-MS" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/185842-MS" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00942383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guerillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00942370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Matheron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matheron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beucher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Fouquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/16753-MS" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>