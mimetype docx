--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Guérillot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Président de Terra 3E SAS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guérillot a occupé différents postes dans l'industrie pétrolière et gazière : directeur du programme R&D amont chez Saudi Aramco (06-09), consultant réservoir senior pour Petrobras (10-13), responsable de la recherche sur les réservoirs chez Qatar Petroleum (13-15), en visite scientifique à ELF Geoscience Research Centre à Londres U.K. (91-93) et au Comité Exécutif Recherche et Académie, Directeur de la business unit R&D et Directeur de Recherche en Géologie et Géochimie à IFPEN (82-09). Ses principaux domaines techniques de compétences sont les méthodologies et les logiciels de caractérisation des bassins et des réservoirs, et la simulation pour l'exploration et la production, y compris la récupération assistée du pétrole, les non conventionnels et le stockage du CO2. Après un doctorat en mathématiques appliquées, il rejoint l'IFP en 1982 en tant qu'ingénieur de recherche au sein du Dpt Ingénierie des réservoirs. Il a inventé avec l'Ecole des Mines de Paris, Heresim, le premier progiciel intégrant la caractérisation des réservoirs et les simulations d'écoulements en milieu poreux. Il a contribué au ELF Geoscience Research Center à Londres U.K. (91-93), professeur à Texas A&M (depuis 2016). Administrateur de plusieurs filiales de l'IFP (Beicip-Franlab, IFP MEC, etc.).Il a développé de nouvelles orientations pour l'IFP telles que la séquestration du CO2 en initiant le projet européen CASTOR, a modifié son modèle économique pour générer des revenus basés sur les redevances à travers le développement de plusieurs logiciels stratégiques pour l'IFP et a contribué à la création de la filiale de l'IFP Geogreen.Il a créé une Jeune Entreprise Innovante (YIC), Terra 3E, dans le domaine de l'Energie et de l'Environnement : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.Terra3E.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> proposant des plug-ins de Volumétrie, Upscaling, History Matching, Uncertainty assessment et Impression 3DIl a publié plus de 50 articles et brevets complets et avec comité de lecture.Ses recherches actuelles portent sur l'introduction de techniques d'intelligence artificielle dans les simulateurs de réservoir.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckley–Leverett Theory for a Forchheimer–Darcy Multiphase Flow Model with Phase Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abushaikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and computational applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3), pp.60. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mca26030060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Local Equilibrium Model Parameters for Simulation of the Laboratory Foam-Enhanced Oil Recovery Process Using a Commercial Reservoir Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayur Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (36), pp.23437-23449. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.0c03401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Local Equilibrium Model Parameters for Simulation of the Laboratory Foam-Enhanced Oil Recovery Process Using a Commercial Reservoir Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayur Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (36), pp.23437-23449. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.0c03401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Waterflooding Strategy Using Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Petroleum Engineers Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/196643-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion simultanée des données sismiques et des données de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pianelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gallouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55 (3), pp.235-248. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2000016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Assessment of Hydrocarbon in Place With Geological Models Satisfying Gravity-Capillary Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Kuwait Oil &amp; Gas Show and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Mishref, Kuwait. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/198099-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well Placement Optimization with an Artificial Intelligence Method Applied to Brugge Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Gas &amp; Oil Technology Showcase and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dubai, France. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/198656-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxy Model Based on Artificial Intelligence Technique for History Matching - Application to Brugge Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Gas &amp; Oil Technology Showcase and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dubai, France. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/198635-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Waterflooding Strategy Using Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Reservoir Characterisation and Simulation Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/196643-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Reactive Transport Modeling in Heterogeneous Reservoirs with the Dual Mesh Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Europec featured at 79th EAGE Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/185842-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-CUBE Project - Hydrodynamics, Heterogeneity, and Homogeneization in CO2 Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth EAGE CO2 Geological Storage Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The H-Cube Project: Hydrodynamics, Heterogeneity and Homogenization in CO2 storage modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources (CMWR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional simulation of the geometry of fluvio-deltaic reservoirs. SPE 16753.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Annual Technical Conference and Exhibition, 1987, Texas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPE Annual Technical Conference and Exhibition, Dallas, Texas, Reservoir Engineering, 591-599, 1987, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Simulation of the Geometry of Fluvio-Deltaic Reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Annual Technical Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/16753-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dominique Guérillot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Président de Terra 3E SAS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dominique-guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=DsDUS2wAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guérillot a occupé différents postes dans l'industrie pétrolière et gazière : directeur du programme R&D amont chez Saudi Aramco (06-09), consultant réservoir senior pour Petrobras (10-13), responsable de la recherche sur les réservoirs chez Qatar Petroleum (13-15), en visite scientifique à ELF Geoscience Research Centre à Londres U.K. (91-93) et au Comité Exécutif Recherche et Académie, Directeur de la business unit R&D et Directeur de Recherche en Géologie et Géochimie à IFPEN (82-09). Ses principaux domaines techniques de compétences sont les méthodologies et les logiciels de caractérisation des bassins et des réservoirs, et la simulation pour l'exploration et la production, y compris la récupération assistée du pétrole, les non conventionnels et le stockage du CO2. Après un doctorat en mathématiques appliquées, il rejoint l'IFP en 1982 en tant qu'ingénieur de recherche au sein du Dpt Ingénierie des réservoirs. Il a inventé avec l'Ecole des Mines de Paris, Heresim, le premier progiciel intégrant la caractérisation des réservoirs et les simulations d'écoulements en milieu poreux. Il a contribué au ELF Geoscience Research Center à Londres U.K. (91-93), professeur à Texas A&M (depuis 2016). Administrateur de plusieurs filiales de l'IFP (Beicip-Franlab, IFP MEC, etc.).Il a développé de nouvelles orientations pour l'IFP telles que la séquestration du CO2 en initiant le projet européen CASTOR, a modifié son modèle économique pour générer des revenus basés sur les redevances à travers le développement de plusieurs logiciels stratégiques pour l'IFP et a contribué à la création de la filiale de l'IFP Geogreen.Il a créé une Jeune Entreprise Innovante (YIC), Terra 3E, dans le domaine de l'Energie et de l'Environnement : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.Terra3E.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> proposant des plug-ins de Volumétrie, Upscaling, History Matching, Uncertainty assessment et Impression 3DIl a publié plus de 50 articles et brevets complets et avec comité de lecture.Ses recherches actuelles portent sur l'introduction de techniques d'intelligence artificielle dans les simulateurs de réservoir.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckley–Leverett Theory for a Forchheimer–Darcy Multiphase Flow Model with Phase Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Abushaikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Trabelsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and computational applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3), pp.60. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mca26030060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Local Equilibrium Model Parameters for Simulation of the Laboratory Foam-Enhanced Oil Recovery Process Using a Commercial Reservoir Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayur Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (36), pp.23437-23449. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.0c03401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Local Equilibrium Model Parameters for Simulation of the Laboratory Foam-Enhanced Oil Recovery Process Using a Commercial Reservoir Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayur Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (36), pp.23437-23449. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.0c03401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Waterflooding Strategy Using Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Petroleum Engineers Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/196643-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion simultanée des données sismiques et des données de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pianelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gallouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55 (3), pp.235-248. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2000016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxy Model Based on Artificial Intelligence Technique for History Matching - Application to Brugge Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Gas &amp; Oil Technology Showcase and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dubai, France. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/198635-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well Placement Optimization with an Artificial Intelligence Method Applied to Brugge Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Gas &amp; Oil Technology Showcase and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dubai, France. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/198656-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Assessment of Hydrocarbon in Place With Geological Models Satisfying Gravity-Capillary Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Kuwait Oil &amp; Gas Show and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Mishref, Kuwait. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/198099-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Waterflooding Strategy Using Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Reservoir Characterisation and Simulation Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/196643-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Reactive Transport Modeling in Heterogeneous Reservoirs with the Dual Mesh Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Europec featured at 79th EAGE Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/185842-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-CUBE Project - Hydrodynamics, Heterogeneity, and Homogeneization in CO2 Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth EAGE CO2 Geological Storage Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The H-Cube Project: Hydrodynamics, Heterogeneity and Homogenization in CO2 storage modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources (CMWR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Simulation of the Geometry of Fluvio-Deltaic Reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Annual Technical Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/16753-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional simulation of the geometry of fluvio-deltaic reservoirs. SPE 16753.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Annual Technical Conference and Exhibition, 1987, Texas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPE Annual Technical Conference and Exhibition, Dallas, Texas, Reservoir Engineering, 591-599, 1987, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4440D2C"/>
+    <w:nsid w:val="5A717693"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-guerillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.Terra3E.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928795v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abushaikha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kadiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Trabelsi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca26030060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443294v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ding" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyu Cui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jouenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Gharbi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayur Pal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c03401" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970174v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bruyelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/196643-MS" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02054037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pianelo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallou&#235;t" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2000016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/198099-MS" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928808v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/198656-MS" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/198635-MS" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/185842-MS" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00942383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guerillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00942370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Matheron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matheron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beucher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Fouquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/16753-MS" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dominique-guerillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=DsDUS2wAAAAJ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.Terra3E.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928795v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abushaikha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kadiri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Trabelsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca26030060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ding" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyu Cui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jouenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Gharbi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayur Pal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c03401" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003387v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970174v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bruyelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/196643-MS" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02054037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pianelo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gallou&#235;t" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2000016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928811v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/198635-MS" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928808v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/198656-MS" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928814v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/198099-MS" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928816v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928820v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/185842-MS" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00942383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guerillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00942370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matheron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Fouquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/16753-MS" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Matheron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>