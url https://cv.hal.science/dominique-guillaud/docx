--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -304,278 +304,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier : Des recherches participatives dans la production des savoirs liés à l’environnement – Introduction. Foisonnement participatif : des questionnements communs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre pétrole et tourisme, la conservation participative des patrimoines locaux au Timor-Leste (Timor oriental) : exemple de Suai et Ataúro (districts de Covalima et Dili)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Emperaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Chlous</w:t>
+                <w:t xml:space="preserve">B. Crespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dozières</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guillaud</w:t>
+                <w:t xml:space="preserve">R. Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Legrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Pequignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (4), pp.327 - 335. </w:t>
+              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cartographie participative, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2018011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.2947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763604v1</w:t>
+                <w:t xml:space="preserve">ird-02069088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre pétrole et tourisme, la conservation participative des patrimoines locaux au Timor-Leste (Timor oriental) : exemple de Suai et Ataúro (districts de Covalima et Dili)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dossier : Des recherches participatives dans la production des savoirs liés à l’environnement – Introduction. Foisonnement participatif : des questionnements communs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Chlous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dozières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pequignot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Cartographie participative, 11, </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (4), pp.327 - 335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.2947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2018011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02069088v1</w:t>
+                <w:t xml:space="preserve">hal-01763604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleti Tunu Bibi: Contextualizing a New Rock Art Site in East Timor and the Wider Asia-Pacific Region</w:t>
               </w:r>
@@ -1406,51 +1406,51 @@
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Turcati; Alexandra Villarroel Parada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire Science Ensemble. Retours d'expériences de sciences &amp; recherches participatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sorbonne Université Presses; Muséum national d’Histoire naturelle, 2025, </w:t>
+              <w:t xml:space="preserve">, Sorbonne Université Presses; Muséum national d’Histoire naturelle, pp.215-219, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5852/hc52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2616,51 +2616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045415v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4223" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crespi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pequignot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2947" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galipaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Kinaston" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/asi.2016.0016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558507v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.2005.1862" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003292v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Facal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bustamante" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juh&#233;-Beaulaton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848333v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743996v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sevin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chal&#233;ard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03411862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dupr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425064v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rappoport" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/hc52" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03997592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845717v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845718v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.8806" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069025v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Truman Simanjuntak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Driwantoro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simanjuntak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00536986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forestier Hubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02297638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besombes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chupin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dagorne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045415v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.4223" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069088v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crespi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pequignot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2947" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763604v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dozi&#232;res" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Galipaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Kinaston" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/asi.2016.0016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558507v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asean.2005.1862" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003292v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Facal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bustamante" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juh&#233;-Beaulaton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Girault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848333v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743996v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sevin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chal&#233;ard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03411862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dupr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425064v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rappoport" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/hc52" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03997592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845717v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845718v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.8806" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069025v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Truman Simanjuntak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Driwantoro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simanjuntak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00536986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forestier Hubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02297638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besombes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chupin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dagorne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>